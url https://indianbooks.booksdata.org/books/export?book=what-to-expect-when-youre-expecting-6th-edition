--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,59 @@
     <t>Healthy Living &amp; Wellness</t>
   </si>
   <si>
     <t>2024-06-06 00:00:00</t>
   </si>
   <si>
     <t>19.8 x 13 x 4.5 cm</t>
   </si>
   <si>
     <t>840 g</t>
   </si>
   <si>
     <t>FULLY REVISED AND UPDATED 6TH EDITION OF THE WORLD'S BESTSELLING PREGNANCY GUIDE.
 'My best friend during my pregnancy' Mariella Frostrup
 With 18.5 million copies in print, What to Expect When You’re Expecting is read by 93 per cent of women who read a pregnancy book and was named one of the ‘Most Influential Books of the Last 25 Years’ by USA Today.
 This cover-to-cover new edition is filled with must-have information, advice, insight, and tips for a new generation of parents.
 With Heidi Murkoff's trademark warmth, empathy, and humour, What to Expect When You're Expecting answers every conceivable question expectant parents could have, including dozens of new ones based on the ever-changing pregnancy and birthing practices, and choices they face.
 Advice for partners is fully integrated throughout the book.
 All medical coverage is completely updated for the UK, including the latest on prenatal screening and the safety of medications during pregnancy, as well as a brand-new section on postpartum birth control.
 Current lifestyle trends are incorporated, too: juice bars, raw diets, e-cigarettes, push presents, baby bump posting, the lowdown on omega-3 fatty acids, grass-fed and organic, health food fads, and GMOs. Plus expanded coverage of IVF pregnancy, multiple pregnancies, breastfeeding while pregnant, water and home births, and caesarean trends (including VBACs and ‘gentle caesareans’).
 The best pregnancy guide just got even better.</t>
   </si>
   <si>
     <t>Heidi Murkoff is the author of the What to Expect®; series and author of Eating Well When You're Expecting, The What to Expect Pregnancy Journal &amp; Organizer, What to Expect the First Year, The What to Expect Baby-Sitter's Handbook, and the What to Expect Kids series from HarperCollins. Her interactive website is www.whattoexpect.com, and she lives with her family in Los Angeles, California.
 Photo by Heidi Murkoff (Email) [CC BY-SA 3.0 (http://creativecommons.org/licenses/by-sa/3.0)], via Wikimedia Commons.</t>
+  </si>
+  <si>
+    <t>Heidi Murkoff’s What to Expect When You're Expecting has long been considered the quintessential pregnancy manual, often jokingly referred to as the pregnancy bible for expectant parents worldwide. With its sixth edition, Murkoff has meticulously updated this iconic text to reflect the realities of modern childbearing, offering a reassuring, comprehensive, and deeply empathetic guide. This latest edition stands out by embracing a significantly more inclusive tone, acknowledging that families come in all shapes, sizes, and structures. It seamlessly integrates contemporary medical guidelines, tackling modern concerns like non-invasive prenatal testing, updated dietary science, and navigating pregnancy in a world aware of modern viral threats. At its core, the book retains the beloved, conversational Q&amp;A format that made it famous, acting as a calming voice in the middle of the night for anxious parents-to-be who are overwhelmed by the profound physical and emotional transformations of pregnancy.
+The narrative journey of the book begins even before conception, emphasizing that a healthy pregnancy starts with a healthy environment. It walks readers through the preconception phase, discussing fertility, physical preparation, and the psychological readiness required for parenthood. Once a positive test is confirmed, Murkoff guides the reader month by month, demystifying the often tumultuous first trimester. She tackles the exhausting reality of morning sickness, the profound fatigue, and the wild hormonal swings with a blend of medical fact and sympathetic humor. Rather than allowing expectant mothers to panic over every cramp or wave of nausea, the book normalizes these bizarre, sometimes frightening early symptoms. It reassures readers that feeling ambivalent, terrified, or physically miserable does not diminish the joy of expecting, offering a grounded perspective when early pregnancy feels less like a miracle and more like a marathon.
+As the book progresses into the second and third trimesters, it shifts focus to accommodate the rapidly changing physical realities of the mother and the awe-inspiring development of the fetus. The second trimester is often framed as the "golden period," where energy returns and the pregnancy begins to show, while the third trimester brings physical heaviness, sleep disruptions, and the looming anticipation of birth. Murkoff provides detailed, month-by-month glimpses into the womb, explaining fetal milestones in a way that helps parents bond with their growing baby. Simultaneously, she addresses the mother's changing body with profound respect, tackling everything from stretch marks and sciatica to the mechanics of a shifting center of gravity. Crucially, this edition modernizes the approach to prenatal screening, explaining the alphabet soup of modern genetic tests and ultrasounds without fear-mongering, empowering parents to make informed decisions with their healthcare providers.
+A significant pillar of the book is its practical, modern lifestyle guidance. Murkoff revamps the traditional "pregnancy diet," moving away from rigid, guilt-inducing rules toward a more flexible, realistic approach to nutrition that focuses on whole foods and balance while forgiving the occasional craving. The sixth edition is particularly strong in addressing the contemporary expectant parent's lifestyle, offering robust advice on safely continuing to exercise, navigating the demands of a modern workplace, and managing travel. It also provides clear-eyed, evidence-based answers to everyday environmental anxieties, from the safety of skincare ingredients and household cleaners to consuming caffeine and navigating the vast sea of conflicting internet advice. By providing authoritative answers, the book actively combats the overwhelming anxiety generated by modern "doom-scrolling."
+When it comes to labor and delivery, Murkoff presents a masterclass in managing expectations. She meticulously details the biological process of childbirth while aggressively dismantling the competitive, often toxic culture surrounding "ideal" birth plans. The book covers every conceivable scenario: unmedicated vaginal births, epidurals, water births, inductions, and both planned and emergency cesarean sections. The underlying philosophy is fiercely non-judgmental, emphasizing that there is no right or wrong way to bring a child into the world. By educating parents on the sheer unpredictability of labor, the book helps them prepare for contingencies, advocating for flexibility and self-compassion. The ultimate goal presented is a healthy mother and a healthy baby, stripping away the guilt often associated with deviating from a rigid birth plan.
+Perhaps the most vital update in the sixth edition is its expanded focus on the "fourth trimester"—the deeply vulnerable postpartum period. Historically, pregnancy books ended shortly after the baby arrived, but Murkoff recognizes that the physical and emotional recovery of the mother is just as critical as infant care. She delves into the gritty realities of healing from childbirth, the steep learning curve of breastfeeding and formula feeding, and the intense sleep deprivation of the early weeks. More importantly, this edition casts a bright, necessary light on maternal mental health, clearly distinguishing between the common "baby blues" and the more severe realities of postpartum depression and anxiety. It removes the stigma of asking for help, urging mothers to prioritize their own healing.
+Ultimately, What to Expect When You're Expecting remains an indispensable companion because it understands the fundamental vulnerability of pregnancy. It answers the embarrassing, terrifying, and mundane questions that expectant parents are often too nervous to ask their doctors. By combining rigorous, updated medical science with the warm, reassuring tone of a supportive friend, Heidi Murkoff transforms the overwhelming unknown of pregnancy into a manageable, understood, and deeply shared human experience. The book does not just teach people how to grow a baby; it teaches them how to navigate the profound transformation of becoming a parent with grace, knowledge, and confidence.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/84d7eaa3-6c06-417b-9517-d84f9e606ba8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055096</t>
   </si>
   <si>
     <t>Discover What to Expect When You're Expecting 6th Edition by Heidi Murkoff. This book is published by Simon and Schuster in Paperback format, ISBN 9781398540743, ASIN 1398540749, under Health, Fitness and Dieting, Family and Relationships, Healthy Living and Wellness.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -758,66 +767,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>