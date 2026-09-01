--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -160,50 +160,207 @@
   </si>
   <si>
     <t>Fantasy Romance</t>
   </si>
   <si>
     <t>2018-08-15 00:00:00</t>
   </si>
   <si>
     <t>19.6 x 12.6 x 1.5 cm</t>
   </si>
   <si>
     <t>180 g</t>
   </si>
   <si>
     <t>Aisha and Rohit are like chalk and cheese. While Rohit is completely aimless and imperfect, Aisha is focussed and a perfectionist. Just two opposites!
 But don’t they say opposites attract?
 He loves her . . . She loves him. Their wedding is on the cards but their love is put to the test when an unforeseen incident hits their lives.
 Can loving somebody immensely set you apart?
 Can everything just change in the blink of an eye?
 Inspired from real-life incidents, this ‘Best Romance Book of the Year’ award winning novel is a heart-wrenching tale of true love, friendship and destiny. And a young author’s quest to find out what exactly happened . . .</t>
   </si>
   <si>
     <t>Aditya Nighhot is pursuing his MBBS degree from a renowned college in Pune. He is a professional photographer, an avid reader and fond of music. As a twenty-year-old student, he feels that he can connect to the emotions of the youth and express this through his books. With social messages being the crux of his books, his writing has proved to be a boon to his audience; as a result, he has been interviewed by various radio stations.
 Aditya’s debut novel U n Me . . . It’s Complicated!!! was originally written as a hobby with limited copies printed for friends, family and a few readers. But the positive reviews he received encouraged him to write another novel. His book Until Love Sets Us Apart, previously titled In the Blink of an Eye, won the “Best Romance Book of the Year” Award and has inspired him to write more. He is currently working on his next novel.
 Aditya enjoys interacting with his readers via his book and social media and always responds promptly. Connect with him on social media.</t>
+  </si>
+  <si>
+    <t>Until Love Sets Us Apart: To Love with Love by Aditya Nighhot is an emotional contemporary romance about love, friendship, destiny, separation, and the unexpected ways in which a single moment can change two people's lives forever. The novel follows Aisha and Rohit, two people whose personalities could hardly be more different, yet whose contrasting qualities draw them toward each other.
+Rohit is described as aimless and imperfect, while Aisha is focused, ambitious, and something of a perfectionist. Their differences initially seem like an obstacle, but they also become the foundation of their attraction. As their relationship grows, love begins to transform both of them.
+The story takes a dramatic turn when their plans for marriage are interrupted by an unforeseen incident. What follows is not simply a conventional love story but an emotional exploration of what happens when love is tested by circumstances beyond anyone's control. The publisher describes the novel as a heart-wrenching story of true love, friendship, and destiny, inspired by real-life incidents.
+Aisha and Rohit: Two Opposites
+At the heart of the novel are Aisha and Rohit.
+Their personalities are almost complete opposites.
+Aisha is focused and organized. She knows what she wants from life and approaches her goals with determination. She represents the kind of person who likes certainty, direction, and achievement.
+Rohit, in contrast, is more carefree and imperfect. He does not appear to have the same clear direction in life. His personality is more spontaneous, and he does not always approach life with the seriousness that Aisha does.
+At first glance, these differences might suggest that the two are incompatible.
+But love does not always follow logic.
+Their contrasting personalities create an emotional balance. Aisha brings direction to Rohit's life, while Rohit's less rigid approach introduces spontaneity and emotional warmth into hers.
+Their relationship is built on the idea that two people do not necessarily have to be alike to understand one another.
+Sometimes, the qualities that make two people different are exactly what brings them together.
+When Opposites Attract
+The familiar idea that “opposites attract” becomes an important part of the novel.
+Aisha and Rohit are different in the way they approach life, but their emotional connection gradually becomes stronger.
+The attraction between them develops into love, and their relationship eventually reaches the point where marriage appears to be the natural next step.
+This part of the story focuses on the happiness and anticipation that come with finding someone with whom you imagine sharing your future.
+For Aisha and Rohit, marriage represents more than a ceremony.
+It represents a future they have begun to imagine together.
+But the novel does not allow that future to unfold easily.
+An unexpected incident changes everything.
+When Life Changes in the Blink of an Eye
+One of the central ideas of Until Love Sets Us Apart is the fragility of life's plans.
+People make plans for tomorrow.
+They imagine careers, relationships, weddings, families, and futures.
+But circumstances can change those plans without warning.
+The novel uses an unforeseen incident to place Aisha and Rohit's relationship under extraordinary pressure. The question is no longer simply whether they love one another.
+The deeper question becomes:
+What happens to love when life suddenly takes away the certainty of tomorrow?
+The publisher's description emphasizes exactly this idea, asking whether everything can change “in the blink of an eye.”
+This gives the romance an emotional dimension beyond attraction.
+The story becomes a meditation on how people respond when the future they expected is suddenly uncertain.
+Love That Is Tested
+Aisha and Rohit's relationship is not tested because they stop loving one another.
+Instead, their love is tested by circumstances.
+This distinction is important.
+Many romance stories focus on whether two people will finally fall in love. Until Love Sets Us Apart moves beyond that question.
+The characters already love each other.
+The real challenge is whether love can survive an event that neither person expected.
+This allows the novel to explore the strength of emotional commitment.
+Can love survive distance?
+Can it survive uncertainty?
+Can it survive grief?
+Can it survive changes that neither person has chosen?
+The story places these questions at the center of its emotional journey.
+Friendship Alongside Romance
+Although the relationship between Aisha and Rohit is the main focus, friendship is also an important part of the novel.
+Love does not exist in isolation.
+People depend on friends during moments of happiness, confusion, heartbreak, and crisis. Friendship can provide support when romantic relationships themselves become difficult.
+The novel's combination of love and friendship helps create a broader emotional world.
+It suggests that when life becomes difficult, people often need more than romantic love. They need companionship, understanding, loyalty, and someone willing to remain beside them when circumstances become painful.
+Destiny and Uncertainty
+Destiny is another major theme.
+The novel asks whether people control their own futures or whether certain events are simply beyond human control.
+Aisha and Rohit make choices about their relationship, but an unforeseen event disrupts the future they imagined.
+This creates tension between choice and destiny.
+We can choose whom we love.
+We can choose how we treat someone.
+We can make plans for the future.
+But we cannot always choose what happens next.
+The emotional power of the story comes partly from this uncertainty.
+The characters must respond to a reality they did not choose.
+The Emotional Meaning of Separation
+The title Until Love Sets Us Apart suggests a painful contradiction.
+Love brings two people together, yet circumstances can eventually separate them.
+This creates one of the novel's central emotional tensions.
+Separation does not necessarily mean that love has disappeared.
+Sometimes people remain emotionally connected even when they cannot remain physically together.
+This idea makes the story particularly relevant to readers who enjoy romance novels involving love, loss, separation, sacrifice, and emotional resilience.
+The novel is interested in what remains after circumstances change.
+Real-Life Inspiration
+The novel is described by its publisher and author as being inspired by real-life incidents.
+This element helps explain the emotional tone of the story.
+Rather than presenting romance as an entirely idealized fantasy, the novel attempts to connect its emotional conflicts with experiences that can happen in real life.
+Love can be wonderful, but real relationships also involve uncertainty, fear, disappointment, and unexpected events.
+The story therefore combines the emotional appeal of romance with the unpredictability of real life.
+A Story About Young Love
+The novel is especially connected to the experiences and emotions of young readers.
+Aisha and Rohit's relationship reflects the intensity with which young people can experience love and friendship.
+Their dreams are personal, but they are also universal.
+They want to build a future.
+They want to be together.
+They want to believe that love will continue exactly as they imagine it.
+The disruption of those expectations creates the emotional conflict that drives the story.
+For readers who enjoy contemporary Indian romance, this combination of youthful love and emotional uncertainty can make the story especially relatable.
+The Question at the Heart of the Novel
+The most important question in the book is not simply whether Aisha and Rohit love each other.
+They clearly do.
+The more difficult question is:
+Can love survive everything that life can place in its path?
+That question gives the novel its emotional foundation.
+It transforms the story from a simple romance into a reflection on the meaning of commitment.
+To love someone when everything is going well is relatively easy.
+The more difficult test comes when life becomes unpredictable.
+The novel explores what people are willing to endure, sacrifice, and understand when their relationship is placed under pressure.
+Love, Loss, and Hope
+Although the story contains heartbreak, its emotional world is not entirely hopeless.
+The novel's central focus on love and human connection allows space for hope.
+Even when circumstances change, relationships can leave lasting impressions.
+People can continue to influence one another long after their lives have taken different directions.
+Love can change.
+People can change.
+The future can change.
+But emotional experiences can remain meaningful.
+This makes the story more than a tragedy or romance. It becomes a reflection on how human beings find meaning in relationships even when those relationships do not unfold exactly as expected.
+Aditya Nighhot's Approach to Romance
+Aditya Nighhot began writing at a young age, and his background as a young writer gives the novel a perspective closely connected to contemporary youth. His author biography notes his interest in reading, photography, music, and films, as well as his desire to connect with the emotions of young readers.
+That connection is reflected in the novel's subject matter.
+The story focuses on emotions that are particularly familiar to younger readers: falling in love, finding a best friend, imagining a future together, facing uncertainty, and trying to understand why life sometimes changes without warning.
+A Romance With Suspense
+Although Until Love Sets Us Apart is fundamentally a romance, it also contains an element of mystery.
+The author describes it as involving a young author's quest to discover exactly what happened following the life-changing incident.
+This creates another layer of curiosity.
+The reader is not only emotionally invested in Aisha and Rohit's relationship but also interested in understanding the circumstances that changed their lives.
+The combination of romance and suspense gives the novel a different rhythm from a straightforward love story.
+Why Readers May Connect With the Story
+One reason contemporary romance becomes popular is its ability to make readers recognize their own emotional experiences in fictional characters.
+Until Love Sets Us Apart deals with familiar feelings:
+The excitement of falling in love.
+The comfort of having someone who understands you.
+The anticipation of a shared future.
+The fear of losing someone.
+The pain of circumstances beyond your control.
+The hope that love can survive difficult times.
+These emotions do not depend on a particular culture or generation.
+That gives the novel a broad emotional appeal.
+Who Should Read Until Love Sets Us Apart?
+This novel is especially suitable for readers who enjoy:
+Contemporary romance
+Indian romantic fiction
+Emotional love stories
+Young adult and new-adult romance
+Stories about true love
+Romance involving separation and loss
+Love stories about destiny
+Friendship and relationship fiction
+Emotional and heart-wrenching novels
+Romance with elements of suspense
+Stories inspired by real-life experiences
+Books about love, sacrifice, and resilience
+It is particularly suited to readers looking for an emotional Indian romance novel rather than a purely light-hearted romantic comedy.
+Final Thoughts
+Until Love Sets Us Apart: To Love with Love is a story about two very different people who find something deeply meaningful in one another.
+Aisha is focused and determined, while Rohit is imperfect and directionless. Their differences might seem like barriers, but instead they become part of what draws them together. They fall in love, begin imagining marriage, and believe they have a future ahead of them.
+Then life intervenes.
+An unexpected incident forces their relationship into unfamiliar territory and raises difficult questions about love, destiny, separation, and the limits of human control.
+The emotional strength of the novel comes from this contrast between the future people plan and the future they actually receive.
+Aisha and Rohit's story reminds readers that love is not tested only by arguments or misunderstandings. Sometimes the greatest test comes from circumstances that neither person can prevent.
+The novel therefore moves beyond the familiar idea of romance as simply finding the right person. It asks what it means to continue loving when life itself becomes uncertain.
+For readers searching for Until Love Sets Us Apart by Aditya Nighhot, Until Love Sets Us Apart summary, Until Love Sets Us Apart review, Aditya Nighhot books, Indian romance novels, contemporary Indian love stories, emotional romance books, romantic novels about destiny, books about true love and separation, friendship and love stories, heart-touching Indian novels, romance novels with suspense, or books about love and loss, this novel offers an emotionally driven reading experience centered on Aisha and Rohit's unforgettable relationship.
+The book has also been described as an award-winning romance and became a bestseller; publisher and bibliographic sources identify multiple editions, including the 2018 Fingerprint edition and later editions published by Prakash Books.
+Ultimately, Until Love Sets Us Apart asks a question that lies at the heart of many great love stories:
+If two people truly love each other, can that love survive when life gives them every reason to let go?
+That question makes Aisha and Rohit's story not just a romance, but an exploration of love, friendship, destiny, separation, sacrifice, and the extraordinary resilience of the human heart.</t>
   </si>
   <si>
     <t>The story is engaging because of the mushy romance and a heart-breaking incident that happens in the lives of the protagonists. It will instantly connect with the youth and the way the perceive the emotion of love – Sakaal Times
 A novel which will make you cry, laugh &amp; fall in love – Radio City 91.1
 Until Love Sets Us Apart becomes my new traveling partner – Amandeep Sidhu (Actor – Yeh Pyaar nhi toh kya hai – Sony Television)
 You know the story is not real but the author holds the ability to make you cry with a fake story – Chill’s DNA video review
 Until Love Sets Us Apart is an addiction you would not like to break from – Kshitij T.N Chavan, Founder &amp; CEO, Pen Paper Tales
 Until Love Sets Us Apart offers you a lot of mystery, romance &amp; tragedy – Salisonline.in</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/416b75bf-da71-450a-b757-aa42abc7ddc5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056059</t>
   </si>
   <si>
     <t>Discover Until Love Sets Us Apart: To Love with Love by Aditya Nighhot. This book is published by Fingerprint! Publishing in Paperback format, ISBN 9789388144254, ASIN 9388144252, under Romance, Indian Writing, Fantasy Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -764,68 +921,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>