--- v0 (2026-08-15)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,72 +137,87 @@
   <si>
     <t>Shafi Pathan</t>
   </si>
   <si>
     <t>New Era Publishing House</t>
   </si>
   <si>
     <t>B0H95DMDDH</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>Marathi</t>
   </si>
   <si>
     <t>₹</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
-    <t>Biographies &amp; Autobiographies</t>
+    <t>Political &amp; Government Leaders</t>
+  </si>
+  <si>
+    <t>Government Officials</t>
   </si>
   <si>
     <t>2026-07-17 00:00:00</t>
   </si>
   <si>
     <t>21 x 14 x 3 cm</t>
   </si>
   <si>
     <t>300 g</t>
   </si>
   <si>
+    <t>शफी पठाण लिखित ‘तुकाराम’ हे पुस्तक प्रसिद्ध सनदी अधिकारी तुकाराम मुंढे यांच्या संघर्षमय आणि प्रेरणादायी जीवनप्रवासावर आधारित चरित्र आहे. हे पुस्तक केवळ एका प्रशासकीय अधिकाऱ्याच्या कारकिर्दीची माहिती देत नाही, तर अत्यंत प्रतिकूल परिस्थितीतून पुढे येऊन स्वतःच्या कर्तृत्वाच्या बळावर उच्च स्थान मिळवणाऱ्या एका सामान्य तरुणाची कहाणी सांगते. तुकाराम मुंढे यांचे बालपण, शिक्षण, आर्थिक अडचणी, स्पर्धा परीक्षेची तयारी, प्रशासकीय सेवेत प्रवेश आणि त्यानंतरच्या कारकिर्दीत आलेले संघर्ष या सर्व टप्प्यांचा या पुस्तकात आढावा घेण्यात आला आहे. लेखक शफी पठाण हे ज्येष्ठ पत्रकार असल्यामुळे त्यांच्या लेखनात केवळ गौरव करण्याची वृत्ती न राहता घटनांकडे पाहण्याचा अभ्यासू आणि वस्तुनिष्ठ दृष्टिकोन दिसून येतो.
+तुकाराम मुंढे यांच्या जीवनाची सुरुवात सुखसोयींनी भरलेली नव्हती. ग्रामीण आणि साध्या वातावरणातून आलेल्या या मुलाने लहानपणापासूनच अभाव, संघर्ष आणि परिस्थितीशी झुंज देणे अनुभवले. आर्थिक अडचणी असूनही शिक्षणाबद्दलची त्यांची जिद्द कमी झाली नाही. उलट, परिस्थितीनेच त्यांच्यामध्ये मेहनत करण्याची आणि स्वतःसाठी मोठे ध्येय ठरवण्याची ताकद निर्माण केली. त्यांच्या जीवनाचा हा आरंभीचा भाग पुस्तकातील अत्यंत महत्त्वाचा भाग आहे, कारण पुढे प्रशासकीय सेवेत त्यांनी घेतलेल्या कठोर निर्णयांमागे असलेली मानसिकता आणि मूल्ये समजून घेण्यासाठी त्यांचे बालपण आणि तरुणपण समजणे आवश्यक ठरते.
+शिक्षण पूर्ण करताना तुकाराम मुंढे यांनी भारतीय प्रशासकीय सेवेत जाण्याचे स्वप्न पाहिले. स्पर्धा परीक्षेची तयारी हा स्वतःमध्येच मोठा संघर्ष असतो; मात्र मर्यादित साधने आणि अनेक अडचणी असूनही त्यांनी हे आव्हान स्वीकारले. त्यांच्या प्रवासात सातत्य, आत्मविश्वास आणि ध्येयाशी प्रामाणिक राहण्याचे महत्त्व प्रकर्षाने दिसते. त्यामुळे पुस्तकाचा हा भाग विशेषतः UPSC, MPSC आणि इतर स्पर्धा परीक्षांची तयारी करणाऱ्या विद्यार्थ्यांसाठी प्रेरणादायी ठरतो. यश मिळवण्यासाठी केवळ बुद्धिमत्ता पुरेशी नसते, तर परिस्थिती प्रतिकूल असतानाही प्रयत्न सुरू ठेवण्याची मानसिक ताकद आवश्यक असते, हा संदेश त्यांच्या जीवनातून मिळतो.
+आयएएस अधिकारी झाल्यानंतर तुकाराम मुंढे यांच्या जीवनात संघर्ष संपला नाही; उलट तो एका वेगळ्या स्वरूपात सुरू झाला. प्रशासनात काम करताना त्यांनी पारदर्शकता, शिस्त आणि लोकहिताला महत्त्व दिले. सरकारी यंत्रणेत काम करताना अनेकदा राजकीय दबाव, स्थानिक हितसंबंध, प्रशासकीय मर्यादा आणि विविध प्रकारचे विरोध यांना सामोरे जावे लागते. अशा परिस्थितीत तडजोड करण्याऐवजी नियम आणि लोकहित यांना प्राधान्य देण्याची त्यांची भूमिका त्यांच्या कारकिर्दीची ओळख बनली. त्यांच्या धाडसी निर्णयांमुळे ते सामान्य नागरिकांमध्ये लोकप्रिय झाले, परंतु त्याच निर्णयांमुळे त्यांना अनेकदा विरोधालाही सामोरे जावे लागले.
+तुकाराम मुंढे यांच्या प्रशासकीय कारकिर्दीतील सर्वाधिक चर्चेत राहिलेला विषय म्हणजे त्यांच्या वारंवार झालेल्या बदल्या. पुस्तकाच्या माहितीनुसार, सुमारे वीस वर्षांच्या सेवेत त्यांची तब्बल पंचवीस वेळा बदली झाली. या बदल्यांकडे लेखक केवळ प्रशासकीय घटना म्हणून पाहत नाहीत, तर त्यांच्या कार्यपद्धतीशी आणि तत्त्वनिष्ठ भूमिकेशी जोडलेल्या संघर्षाच्या रूपात त्यांचा विचार करतात. एका ठिकाणी काम करण्यासाठी वेळ आणि स्थैर्य आवश्यक असते; परंतु वारंवार बदली होत असतानाही मुंढे यांनी आपल्या कामातील उत्साह आणि सार्वजनिक सेवेची भावना कायम ठेवली. त्यामुळे बदली हा त्यांच्या वाटचालीतील अडथळा असला, तरी त्याने त्यांच्या ध्येयाला थांबवले नाही.
+त्यांच्या कामाची आणखी एक महत्त्वाची बाजू म्हणजे भ्रष्टाचार आणि गैरप्रकारांविरोधातील कठोर भूमिका. प्रशासन हे सामान्य नागरिकांच्या सेवेसाठी असावे, ही भूमिका त्यांच्या कामातून वारंवार दिसून येते. नियम सर्वांसाठी समान असावेत आणि सरकारी पदाचा उपयोग वैयक्तिक किंवा राजकीय हितासाठी होऊ नये, असा त्यांच्या कार्याचा मूलभूत दृष्टिकोन असल्याचे पुस्तकातून स्पष्ट होते. त्यांच्या निर्णयांमुळे काहींना त्रास झाला, काही निर्णयांवर वाद निर्माण झाले आणि त्यांच्या कार्यपद्धतीवर टीकाही झाली; तरीही त्यांनी आपल्या तत्त्वांपासून मागे हटण्याचे टाळले. या कारणामुळे त्यांची प्रतिमा कडक, शिस्तप्रिय आणि धाडसी अधिकारी अशी निर्माण झाली.
+मात्र ‘तुकाराम’ हे पुस्तक केवळ एका कडक अधिकाऱ्याची प्रतिमा उभी करत नाही. त्यामागे असलेला संवेदनशील आणि सामाजिक बांधिलकी जपणारा माणूसही या कथेत महत्त्वाचा आहे. सार्वजनिक पद हे केवळ अधिकार उपभोगण्याचे माध्यम नसून समाजासाठी काम करण्याची संधी आहे, अशी भावना त्यांच्या व्यक्तिमत्त्वाच्या केंद्रस्थानी असल्याचे पुस्तकातून जाणवते. त्यांच्या कामातील शिस्त आणि कठोरपणामागे लोकांच्या प्रश्नांकडे गांभीर्याने पाहण्याची वृत्ती आहे. त्यामुळे त्यांचे व्यक्तिमत्त्व केवळ नियमांची अंमलबजावणी करणाऱ्या अधिकाऱ्यापुरते मर्यादित राहत नाही.
+लेखक शफी पठाण यांनी तुकाराम मुंढे यांच्या जीवनाकडे पत्रकाराच्या नजरेने पाहण्याचा प्रयत्न केला आहे. त्यामुळे त्यांच्या यशाबरोबरच संघर्ष, वादग्रस्त प्रसंग, बदल्या आणि प्रशासकीय आव्हाने यांचाही विचार केला जातो. पुस्तकाचे वैशिष्ट्य म्हणजे ते केवळ एखाद्या प्रसिद्ध व्यक्तीचे गुणगान करणारे चरित्र न राहता त्यांच्या जीवनातील विविध पैलू समजून घेण्याचा प्रयत्न करते. पठाण यांचा पत्रकारितेचा प्रदीर्घ अनुभव या लेखनाला संदर्भ आणि निरीक्षणाची धार देतो.
+या संपूर्ण प्रवासातून पुस्तक एक महत्त्वाचा संदेश देते—यश म्हणजे केवळ एखाद्या मोठ्या पदावर पोहोचणे नव्हे, तर त्या पदावर असताना आपल्या मूल्यांशी किती प्रामाणिक राहता येते हे अधिक महत्त्वाचे आहे. तुकाराम मुंढे यांचा प्रवास हे दाखवतो की प्रतिकूल परिस्थिती माणसाला थांबवू शकते, पण जिद्द असेल तर तीच परिस्थिती त्याला अधिक मजबूतही बनवू शकते. त्यांचे जीवन विद्यार्थ्यांना मेहनत, शिस्त, सातत्य आणि ध्येय यांचे महत्त्व शिकवते. विशेषतः स्पर्धा परीक्षांची तयारी करणाऱ्या तरुणांसाठी त्यांच्या संघर्षाची कथा आत्मविश्वास देणारी आहे.
+एकूणच, ‘तुकाराम’ हे पुस्तक एका सामान्य परिस्थितीतून उभ्या राहिलेल्या तरुणाचा प्रशासकीय अधिकारी होण्यापर्यंतचा आणि त्यानंतरही आपल्या तत्त्वांसाठी संघर्ष करत राहण्याचा प्रवास सांगते. तुकाराम मुंढे यांच्या आयुष्यातील चढ-उतार, धाडसी निर्णय, वारंवार झालेल्या बदल्या, प्रशासनातील संघर्ष आणि लोकसेवेची भूमिका यामुळे हे चरित्र प्रेरणादायी बनते. पुस्तक वाचताना केवळ एका अधिकाऱ्याची कहाणी समोर येत नाही, तर प्रामाणिकपणे काम करण्याची किंमत, तत्त्वांवर ठाम राहण्याचे धैर्य आणि परिस्थिती कितीही कठीण असली तरी ध्येय सोडू नये याची जाणीव होते. म्हणूनच ‘तुकाराम’ हे संघर्षातून यश मिळवू पाहणाऱ्या तरुणांसाठी, प्रशासकीय सेवेकडे पाहणाऱ्या विद्यार्थ्यांसाठी आणि प्रेरणादायी जीवनचरित्र वाचू इच्छिणाऱ्या प्रत्येकासाठी महत्त्वाचे पुस्तक ठरते.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/cb5802de-6b2b-41bf-a2db-72652ce15d27.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068386</t>
   </si>
   <si>
-    <t>Discover Tukaram | तुकाराम by Shafi Pathan. This book is published by New Era Publishing House in Paperback format, ASIN B0H95DMDDH, under Biographies and Memoirs, Biographies and Autobiographies.</t>
+    <t>Discover Tukaram | तुकाराम by Shafi Pathan. This book is published by New Era Publishing House in Paperback format, ASIN B0H95DMDDH, under Biographies and Memoirs, Political and Government Leaders, Government Officials.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,80 +736,84 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>216</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>250.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>