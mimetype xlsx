--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -175,50 +175,231 @@
 Discover the #1 New York Times and Sunday Times bestselling thriller with a jaw-dropping twist that everyone is talking about - as seen on TikTok. Soon to be a major film.
 Alicia Berenson lived a seemingly perfect life until one day six years ago.
 When she shot her husband in the head five times.
 Since then she hasn't spoken a single word.
 It's time to find out why.
 READERS LOVE THE SILENT PATIENT
 ⭐⭐⭐⭐⭐ 'Everything you need from a psychological thriller with a killer twist that is impossible to see coming!'
 ⭐⭐⭐⭐⭐ 'Fiendishly clever ... believe the hype.'
 ⭐⭐⭐⭐⭐ 'Grabs your afternoon from the start and never lets go'
 ⭐⭐⭐⭐⭐ 'A fantastic thriller with an incredible plot twist that I really didn't see coming. I highly recommend.'
 ⭐⭐⭐⭐⭐ 'OMG, my heart is still pounding from the final chapters of this amazing thriller.'
 ⭐⭐⭐⭐⭐ 'I'm honestly speechless, best book I have read for a very long time'
 ⭐⭐⭐⭐⭐ 'The twists when they come, wow oh wow!'
 CRITICALLY ACCLAIMED
 'The perfect thriller' AJ FINN
 'Terrific' - THE TIMES Crime Book of the Month
 'Smart, sophisticated suspense' - LEE CHILD
 'Compelling' - OBSERVER
 'Absolutely brilliant' - STEPHEN FRY
 'A totally original psychological mystery' - DAVID BALDACCI
 'One of the best thrillers I've read this year' - CARA HUNTER
 'The pace and finesse of a master' - BBC CULTURE</t>
   </si>
   <si>
     <t>Alex Michaelides was born and raised in Cyprus. He has an M.A. in English Literature from Trinity College, Cambridge University, and an M.A. in Screenwriting from the American Film Institute in Los Angeles. The Silent Patient was his first novel, debuting at #1 on the New York Times bestseller list, and has sold more than 6.5 million copies worldwide. The rights have been sold in a record-breaking 51 countries, and the book has been optioned for film by Plan B. His second novel, The Maidens, was an instant New York Times bestseller and has been optioned for television by Miramax Television and Stone Village.</t>
+  </si>
+  <si>
+    <t>The Silent Patient by Alex Michaelides is a psychological thriller about love, obsession, trauma, guilt, and the dangerous secrets that can exist behind a seemingly perfect life. First published in 2019, the novel quickly became an international bestseller and gained widespread attention for its gripping mystery and dramatic psychological twists.
+At the center of the story is Alicia Berenson, a successful painter whose life appears, from the outside, to be stable and privileged. She lives with her husband, Gabriel, a successful fashion photographer, in a beautiful London home. Their relationship seems ideal. But one evening, everything changes.
+Gabriel is found dead.
+Alicia is discovered beside him.
+And she never speaks another word.
+Her silence becomes the central mystery of the novel.
+The Woman Who Stopped Speaking
+Alicia Berenson is accused of murdering her husband. The evidence appears devastating. She was present at the scene, Gabriel has been shot several times, and Alicia has seemingly been connected directly to the crime.
+But there is something about the case that makes it unusual.
+Alicia refuses to explain what happened.
+She does not defend herself.
+She does not confess.
+She does not tell investigators why Gabriel died.
+Instead, she remains completely silent.
+The media becomes fascinated by her. Her silence turns her into a mysterious public figure, and the case attracts enormous attention.
+Alicia is eventually placed in a secure psychiatric facility called The Grove, where she becomes known as the silent patient.
+Her refusal to speak transforms a murder investigation into a psychological mystery.
+Why did Alicia kill Gabriel?
+Why has she stopped speaking?
+What happened inside the house that night?
+And what is hidden behind her silence?
+Theo Faber Enters the Story
+The second major character is Theo Faber, a criminal psychotherapist who becomes deeply interested in Alicia's case.
+Theo believes that Alicia's silence is not simply stubbornness or madness. He thinks there must be a psychological reason behind it.
+He becomes convinced that if he can reach Alicia emotionally, he may be able to discover what really happened.
+Theo's determination is partly professional, but it is also personal. He becomes increasingly fascinated by Alicia and by the mystery surrounding her marriage.
+His investigation takes him into Alicia's past, her relationships, her childhood, her artwork, and the psychological experiences that may have shaped her.
+As Theo attempts to uncover the truth, the reader is drawn deeper into a maze of unreliable memories, hidden motives, complicated relationships, and disturbing secrets.
+A Psychological Mystery Rather Than a Conventional Murder Story
+Although The Silent Patient begins with a murder, it is not simply a traditional detective story.
+The central question is psychological.
+Instead of asking only “Who killed Gabriel?”, the novel asks:
+What could drive a person to such an extreme act?
+What happens when trauma remains buried?
+How much do we really know about the people closest to us?
+Can love become destructive?
+Can the mind protect itself by refusing to remember?
+These questions give the novel its psychological depth.
+Theo's investigation therefore becomes an attempt to understand Alicia's mind rather than simply prove her guilt or innocence.
+Alicia's Silence
+Alicia's silence is the most powerful device in the novel.
+In most murder mysteries, the suspect speaks. They explain their motives, provide clues, deny accusations, or attempt to manipulate investigators.
+Alicia does none of these things.
+Her silence creates a vacuum that everyone else attempts to fill.
+Doctors interpret her behavior.
+Journalists create stories about her.
+The public judges her.
+Theo develops theories about her.
+But Alicia herself gives almost nothing away.
+This makes her an unusually mysterious central character.
+The reader is forced to examine the evidence through other people's perspectives, which creates uncertainty about what can actually be trusted.
+Art as a Clue
+Alicia is a painter, and her artwork becomes another important element in understanding her psychological state.
+Her paintings contain emotional and symbolic details that may reveal aspects of her experiences that she cannot or will not express verbally.
+Art becomes another form of communication.
+While Alicia refuses to speak, her paintings seem to offer fragments of her inner world.
+Theo studies these clues as he attempts to reconstruct her emotional history.
+This creates an interesting connection between art and psychology. A painting can reveal something about the artist, but it can also be misunderstood. The interpretation of art becomes part of the larger mystery.
+The Importance of Trauma
+Trauma is one of the novel's major themes.
+The story explores how deeply painful experiences can affect a person's behavior, relationships, memories, and understanding of reality.
+Rather than treating trauma as something that simply belongs to the past, the novel presents it as something that can continue to influence a person's present.
+Alicia's history becomes increasingly important as Theo investigates her life.
+Her childhood, family experiences, relationships, and emotional wounds gradually become pieces of a much larger psychological puzzle.
+The novel asks whether a person can truly escape experiences that have never been properly confronted.
+Love and Obsession
+Love is another important theme, but The Silent Patient presents love in complicated and sometimes disturbing ways.
+Relationships in the novel are not simply sources of comfort.
+Love can involve trust, vulnerability, jealousy, dependency, fear, and control.
+The novel repeatedly questions how well people actually know the person they love.
+Someone may appear familiar while hiding parts of themselves that remain completely unknown.
+This makes the marriage between Alicia and Gabriel central to the mystery.
+Understanding their relationship becomes essential to understanding the murder.
+The Psychology of Secrets
+Nearly every major character in The Silent Patient appears to have something they do not want others to know.
+Secrets exist within marriages, friendships, professional relationships, families, and institutions.
+This creates an atmosphere in which the reader is constantly encouraged to question motives.
+Why did someone behave that way?
+Why is a particular person withholding information?
+Why does one character remember something differently from another?
+What is being left unsaid?
+The novel uses these unanswered questions to maintain tension.
+Unreliable Perspectives
+One of the novel's most important storytelling techniques is its use of perspective.
+Theo narrates much of the story, but his perspective is not necessarily a complete or objective account of reality.
+The reader experiences events through his interpretation, while other sections of the novel provide additional material related to Alicia.
+This structure encourages readers to form assumptions and then reconsider them.
+The novel therefore becomes a psychological game between the author and the reader.
+What seems obvious at one point may look completely different after another piece of information is revealed.
+The Mystery of Gabriel's Death
+The murder of Gabriel is the central event around which everything revolves.
+He was shot in his own home, and Alicia was found nearby.
+Yet the circumstances surrounding his death are more complicated than they initially appear.
+As Theo investigates, he begins to uncover details about Gabriel, Alicia, and the people around them.
+The more he learns, the less simple the case becomes.
+Instead of moving toward a straightforward answer, the investigation reveals additional layers of deception and emotional conflict.
+This is what gives the book its suspense.
+Theo Faber as a Character
+Theo is not simply an investigator.
+He has his own emotional history and personal struggles.
+His interest in Alicia gradually becomes connected with his own experiences, relationships, and unresolved feelings.
+This makes his investigation increasingly personal.
+The boundary between professional curiosity and personal obsession begins to blur.
+As the story progresses, the reader is encouraged to question Theo's motives just as much as Alicia's.
+Is he genuinely trying to help her?
+Is he trying to solve a professional puzzle?
+Or is something deeper driving him?
+These questions become increasingly important as the novel develops.
+The Theme of Perception
+One of the novel's strongest ideas is that people do not always see reality clearly.
+We create explanations based on the information available to us.
+We judge other people based on their behavior.
+We assume we understand our partners, friends, and colleagues.
+But our assumptions may be incomplete or completely wrong.
+The Silent Patient uses its characters to demonstrate how easily perception can be manipulated.
+What appears to be truth may actually be interpretation.
+What appears to be madness may have another explanation.
+What appears to be love may contain elements of control.
+This uncertainty keeps the reader questioning the story until the final stages.
+Why the Novel Is So Suspenseful
+The novel's suspense comes from its unanswered questions.
+Alicia's silence is the first mystery, but it is not the only one.
+The reader wants to know what happened on the night of Gabriel's murder. But as Theo investigates, new questions emerge.
+The story gradually introduces clues without immediately explaining how they fit together.
+This creates a strong sense of anticipation.
+Readers who enjoy psychological thrillers with unreliable narrators, hidden motives, murder mysteries, shocking revelations, and unexpected twists are likely to find the novel particularly engaging.
+The Major Twist
+The Silent Patient is widely known for its major twist near the end of the novel.
+The twist changes the reader's understanding of what has happened and encourages a reconsideration of earlier events.
+Because the novel depends heavily on its final revelation, readers who have not yet read it may want to avoid detailed spoilers.
+The experience is strongest when the reader encounters the revelations in the order intended by the author.
+What Makes the Ending Effective?
+The ending works because it forces the reader to reconsider earlier assumptions.
+A good psychological thriller does not merely surprise the reader. It makes the reader look backward and realize that details that appeared insignificant may have had another meaning.
+The Silent Patient uses this technique effectively.
+After reaching the final revelations, the reader can reinterpret the characters, their motivations, and the earlier events from a different perspective.
+That retrospective quality is an important part of the novel's appeal.
+Mental Health and Psychological Treatment
+The novel takes place partly within a psychiatric setting, making psychology central to the story.
+Therapy, diagnosis, trauma, memory, behavior, and psychological interpretation all play important roles.
+However, the book should primarily be understood as psychological suspense fiction, rather than as a clinical or realistic guide to mental health.
+Its psychological concepts are used to create mystery and emotional tension.
+The story is interested in what the human mind can hide and how difficult it can be to distinguish between truth, memory, perception, and interpretation.
+The Meaning of Silence
+Silence in the novel has several meanings.
+For Alicia, it may represent protection.
+It may represent trauma.
+It may represent resistance.
+It may also become a way of controlling what other people can know about her.
+For everyone around her, however, silence becomes something they must interpret.
+This creates an interesting paradox: Alicia says nothing, yet her silence becomes the loudest part of the story.
+Everyone wants an explanation, but the absence of an explanation allows theories and assumptions to grow.
+Who Should Read The Silent Patient?
+The novel is particularly suited to readers who enjoy:
+Psychological thrillers
+Murder mysteries
+Suspense novels
+Unreliable narrators
+Psychological fiction
+Dark contemporary fiction
+Stories about trauma and memory
+Twisted relationship stories
+Domestic suspense
+Mystery novels with major plot twists
+Books involving therapy and psychology
+Fast-paced, mystery-driven fiction
+It is especially appealing to readers who enjoy books that encourage them to form theories and question every character.
+Final Thoughts
+The Silent Patient is a tightly constructed psychological thriller built around one powerful mystery: why did Alicia Berenson kill her husband, and why did she stop speaking afterward?
+Alex Michaelides turns that simple question into a much larger exploration of trauma, love, obsession, memory, perception, guilt, and secrecy.
+The novel's greatest strength is its ability to make the reader question what appears obvious. Alicia's silence creates the mystery, but Theo's investigation creates the framework through which the reader attempts to solve it.
+As the story progresses, the distinction between investigator and subject, truth and perception, professional interest and personal obsession becomes increasingly complicated.
+At its heart, the novel asks how well we really know the people closest to us—and how well we understand ourselves.
+The story also reminds us that silence can be more complicated than speech. When someone refuses to explain themselves, other people inevitably begin creating their own explanations. Those explanations may contain truth, but they may also contain assumptions, fears, and misunderstandings.
+For readers searching for The Silent Patient by Alex Michaelides, The Silent Patient summary, The Silent Patient review, psychological thriller books, psychological mystery novels, books with plot twists, murder mystery novels, unreliable narrator books, suspense novels about trauma, psychological fiction, domestic thrillers, books like The Silent Patient, or Alex Michaelides books, this novel stands out as an accessible and highly suspenseful example of contemporary psychological thriller fiction.
+Ultimately, The Silent Patient is not simply a story about a murder.
+It is a story about secrets and the stories people construct around them.
+It is about what happens when the truth is hidden, when memory cannot be trusted, and when the person who knows the most refuses to speak.
+And that is precisely what makes Alicia Berenson's silence so unsettling: the less she says, the more desperately everyone wants to know what she knows.</t>
   </si>
   <si>
     <t>Absolutely brilliant . . . I read it in a state of intense, breathless excitement ― STEPHEN FRY
 Masterly plotting, Hitchcockian suspense and an absolute jaw-dropper of an ending. Read this book! ― LUCY FOLEY, bestselling author of THE HUNTING PARTY
 Intelligent, imaginative and a terrific read ― THE TIMES - Crime Book of the Month
 I read it in two nights and savoured every luscious word, every grim encounter, every startling twist ― DAVID BALDACCI
 Smart, sophisticated suspense - a very fine novel by any standard ― LEE CHILD
 The perfect thriller. I quite literally couldn't put it down ― A. J. Finn, bestselling author of THE WOMAN IN THE WINDOW
 A taut, meticulously plotted and compelling novel ― THE OBSERVER
 The Silent Patient may be a first novel, but it has the pace and finesse of a master ― BBC CULTURE
 One of the best thrillers I've read this year. Masterfully plotted and brilliantly paced by a writer at the top of his game ― CARA HUNTER, Sunday Times bestselling author of CLOSE TO HOME
 A superior psycho-thriller ― THE TIMES
 I was kicking myself black and blue that I did not see *that* moment coming. I have never been so happily wrong-footed. A very clever book - highly recommended. ― C. J. TUDOR, Sunday Times bestselling author of THE CHALK MAN
 A neatly woven, intelligently written story that lifts the curtain on the complexities of trauma and the human psyche ― ALI LAND, Sunday Times bestselling author of GOOD ME, BAD ME
 The definition of a page turner. The twist comes as hard and fast as a slap across the face. ― JOHN MARRS, bestselling author of THE GOOD SAMARITAN
 Genuinely chilling and with a real sucker punch of a twist ― SHARON BOLTON, Sunday Times bestselling author of THE CRAFTSMAN
 A hugely impressive debut ― STEVE CAVANAGH, bestselling author of THIRTEEN
 Comes with a killer twist ― SUNDAY TIMES Crime Club
 An unforgettable - and Hollywood-bound - new thriller ― ENTERTAINMENT WEEKLY
 An excellent, slow-burning psychological thriller; sharp, clever and with a whammy that genuinely took me by surprise ― JOANNE HARRIS
 Impossible to put down, with a twist that will blow your mind ― MARK EDWARDS, bestselling author of THE MAGPIES
 One of the most hotly anticipated novels of this year ― DAILY EXPRESS
 One of the best psychological thrillers I have ever read . . . with an ending that is destined to go down as one of the most shocking, mind-blowing twists in recent memory ― BLAKE CROUCH, author of DARK MATTER</t>
   </si>
   <si>
@@ -794,68 +975,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>