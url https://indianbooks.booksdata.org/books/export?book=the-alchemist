--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -150,50 +150,73 @@
     <t>₹</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Contemporary Fiction</t>
   </si>
   <si>
     <t>2005-10-17 00:00:00</t>
   </si>
   <si>
     <t>12.9 x 1.5 x 19.8 cm</t>
   </si>
   <si>
     <t>294 g</t>
   </si>
   <si>
     <t>Paulo Coelho's enchanting novel has inspired a devoted following around the world. This story, dazzling in its powerful simplicity and inspiring wisdom, is about an Andalusian shepherd boy named Santiago who travels from his homeland in Spain to the Egyptian desert in search of a treasure buried in the Pyramids. Along the way he meets a Gypsy woman, a man who calls himself</t>
   </si>
   <si>
     <t>Born in Brazil, Paulo Coelho started his career as a lyricist and theatre director and later left it to become an author. Paulo has written and published over 30 books and is also an avid blogger. He is active on numerous other social media platforms. Paulo Coelho was named the Messenger of Peace of the United Nations in 2007 and has bagged numerous prestigious awards like the Crystal Award by the World Economic Forum, The Honorable Award of the President of the Republic by the President of Bulgaria and so on.</t>
+  </si>
+  <si>
+    <t>The Alchemist by Paulo Coelho is a philosophical and inspirational novel about dreams, destiny, courage, love, and the search for one's true purpose in life. First published in Portuguese in 1988, the novel follows Santiago, a young shepherd from Andalusia who dreams of discovering a hidden treasure near the Egyptian pyramids. What begins as a simple journey in search of material wealth gradually becomes a deeper journey of self-discovery. Through Santiago's encounters with different people, setbacks, and mysterious experiences, Coelho explores the idea that every person has a unique purpose and that following it requires faith, patience, courage, and persistence.
+Santiago is a young shepherd who enjoys travelling with his flock across the Spanish countryside. He has chosen this life because it gives him freedom to move from place to place and meet different people. Although his family once expected him to become a priest, Santiago decided that he wanted to see the world instead. His life is simple, but he is curious and dreams of experiencing places beyond the familiar landscape of his homeland.
+One night, Santiago has a recurring dream about a treasure buried near the Egyptian pyramids. Unsure what the dream means, he visits a mysterious old king named Melchizedek. The king tells him about the concept of a “Personal Legend,” which is essentially a person's true purpose or greatest calling. According to the king, people often know what they truly want when they are young, but fear, routine, and social expectations gradually cause them to abandon those dreams.
+The old king encourages Santiago to pursue his dream. He tells him that when a person sincerely desires something and is willing to act, the world can seem to provide opportunities and signs along the way. Santiago decides to sell his sheep and travel to Africa in search of the treasure. This decision is the first major step away from the life he knows and toward the unknown.
+After arriving in Tangier, Santiago is robbed and suddenly finds himself alone in a foreign country without money. The experience could have ended his journey, but instead he decides to find work. He begins working for a crystal merchant whose business has been struggling. Santiago introduces new ideas that attract more customers and gradually helps improve the shop's fortunes.
+The crystal merchant is important because he represents a person who has a dream but is too afraid to pursue it. He has always wanted to travel to Mecca, but he keeps postponing the journey because he fears that achieving his dream would leave him without something to hope for. Through him, Santiago learns that merely having a dream is not enough. A person must be willing to act upon it before circumstances and fear cause the dream to disappear.
+After working for the merchant for some time, Santiago earns enough money to continue his journey. He eventually joins a caravan crossing the desert toward Egypt. During the journey, he meets an Englishman who is searching for an alchemist. The Englishman has spent years studying books about alchemy and believes that the secrets of transformation can help him understand the deeper mysteries of life.
+The caravan reaches an oasis, where Santiago meets Fatima, a young woman with whom he falls in love. Their relationship becomes an important part of the story because Santiago must decide whether love should cause him to abandon his Personal Legend or become part of his journey. Fatima understands that genuine love should not prevent another person from following their true path. She encourages him to continue his search rather than remain at the oasis simply because he is afraid of losing her.
+At the oasis, Santiago also begins noticing signs and interpreting events around him. His ability to pay attention to these signs becomes increasingly important. Coelho presents the world as a place filled with symbols and opportunities that people can recognize if they are willing to observe carefully. Santiago learns that following a dream does not mean knowing every step in advance. It means remaining alert and trusting that the next step will become clearer when necessary.
+Eventually, Santiago meets the mysterious Alchemist. Unlike the Englishman, who has accumulated knowledge from books, the Alchemist possesses a deeper understanding gained through experience and spiritual insight. He becomes Santiago's guide and teaches him important lessons about fear, love, persistence, and listening to his heart.
+The Alchemist encourages Santiago to continue toward the pyramids despite the dangers of the desert. He explains that fear of failure is often more painful than failure itself. People may avoid pursuing their dreams because they are afraid of losing what they already have. Santiago gradually learns that true courage does not mean having no fear; it means continuing despite fear.
+The desert journey becomes both a physical and spiritual experience. Santiago learns to observe nature and understand the language of the world around him. He begins to recognize that everything is connected. The desert, the wind, the sun, and the stars become part of his education. Through these experiences, he develops greater confidence in his ability to understand the world and his place within it.
+The Alchemist also teaches Santiago that love and personal purpose do not have to be enemies. True love, in the novel's philosophy, does not demand that someone abandon their identity or dreams. Instead, it supports growth. Santiago's love for Fatima becomes meaningful because she does not ask him to give up his journey. This allows him to understand that love can accompany a person's search for purpose rather than replace it.
+As Santiago approaches the pyramids, he finally reaches the place he has imagined for so long. He begins digging for the treasure but is attacked by thieves. During the encounter, he tells them about his recurring dream. One of the thieves laughs at the idea of travelling all the way to Egypt because of a dream. The thief then mentions that he himself once dreamed of treasure buried near an old ruined church in Spain, but he considered the dream meaningless.
+Santiago realizes the extraordinary irony of the situation. The treasure he has been searching for is actually located near the place where his journey began. He returns to Spain and finds the treasure beneath the abandoned church where he had once slept with his sheep. The physical treasure is real, but by this point Santiago's journey has already transformed him.
+The discovery reveals one of the novel's central ideas: sometimes people must travel far away to discover something that was close to them all along. Santiago needed to leave his familiar world before he could understand the value of what had always been there. The treasure is therefore both material and symbolic. It represents the reward of following one's purpose, while the journey represents the knowledge and transformation gained along the way.
+Throughout the novel, Coelho emphasizes the importance of listening to one's heart. Santiago's heart sometimes feels afraid, uncertain, or impatient, but it also helps him recognize what matters. The book does not suggest that pursuing a dream is easy. Santiago experiences theft, uncertainty, exhaustion, disappointment, and fear. What matters is that he continues moving forward.
+Another major theme is the importance of taking risks. Santiago could have remained a shepherd and lived a comfortable but limited life. Instead, he chooses uncertainty because he believes that there is something more meaningful waiting for him. His journey suggests that people sometimes need to leave familiar circumstances in order to discover their abilities.
+The novel also explores the difference between dreams and wishes. A wish can remain an idea, while a dream connected with purpose requires action. Santiago's Personal Legend becomes meaningful because he is willing to sacrifice comfort and face uncertainty in pursuit of it. The story therefore encourages readers to think about what they genuinely want and whether fear is preventing them from taking the first step.
+Overall, The Alchemist is much more than a story about finding buried treasure. It is a symbolic journey about discovering purpose and learning to trust oneself. Santiago begins as a young shepherd who simply wants to see the world and find a mysterious treasure. He ends as a person who understands that the greatest value of his journey lies not only in what he finds but in what he becomes along the way.
+The lasting appeal of The Alchemist comes from its hopeful message. Coelho reminds readers that dreams can give life direction, but pursuing them requires courage, patience, sacrifice, and perseverance.</t>
   </si>
   <si>
     <t>‘An exceptional writer.' USA TODAY
 ‘His books have had a life-enhancing impact on millions of people.’
 THE TIMES
 ‘One of the few to deserve the term Publishing Phenomenon.’
 INDEPENDENT ON SUNDAY
 ‘Coelho’s writing is beautifully poetic but his message is what counts… he gives me hope and puts a smile on my face.’
 DAILY EXPRESS</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/3eb3f081-c036-4261-9912-64fcb31d797b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056068</t>
   </si>
   <si>
     <t>Discover The Alchemist by Paulo Coelho. This book is published by Harper in Paperback format, ISBN 9788172234980, ASIN 8172234988, under Literature and Fiction, Contemporary Fiction.</t>
   </si>
 </sst>
 </file>
 
@@ -753,68 +776,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>