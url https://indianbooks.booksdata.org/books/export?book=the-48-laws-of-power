--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -155,50 +155,67 @@
   <si>
     <t>Politics &amp; Social Sciences</t>
   </si>
   <si>
     <t>Political Theory</t>
   </si>
   <si>
     <t>Society &amp; Culture</t>
   </si>
   <si>
     <t>2000-11-20 00:00:00</t>
   </si>
   <si>
     <t>16.8 x 2.6 x 23.4 cm</t>
   </si>
   <si>
     <t>702 g</t>
   </si>
   <si>
     <t>Drawn from 3,000 years of the history of power, this is the definitive guide to help readers achieve for themselves what Queen Elizabeth I, Henry Kissinger, Louis XIV and Machiavelli learnt the hard way. Law 1: Never outshine the master Law 2: Never put too much trust in friends; learn how to use enemies Law 3: Conceal your intentions Law 4: Always say less than necessary. The text is bold and elegant, laid out in black and red throughout and replete with fables and unique word sculptures. The 48 laws are illustrated through the tactics, triumphs and failures of great figures from the past who have wielded - or been victimised by - power.</t>
   </si>
   <si>
     <t>Robert Greene, author of The 48 Laws of Power and The Art of Seduction (both from Profile), has a degree in Classical Studies and has been an editor at Esquire and other magazines. He is also a playwright and lives in Los Angeles.
 Find him on Twitter @RobertGreene
 http://powerseductionandwar.com/</t>
+  </si>
+  <si>
+    <t>The 48 Laws of Power by Robert Greene is one of the most influential and controversial books on strategy, leadership, influence, and human behavior. First published in 1998, the book draws lessons from more than three thousand years of history, philosophy, politics, warfare, and biography. Greene examines the lives of kings, queens, generals, diplomats, artists, and influential leaders to identify recurring patterns in the way power is gained, protected, and lost. Rather than presenting an ethical guide to leadership, the book analyzes how power has operated throughout history and encourages readers to understand the realities of human nature. Its central message is that anyone who understands the dynamics of power is better equipped to navigate personal, professional, and social relationships.
+The book is organized into 48 individual laws, each explaining a different principle of influence and strategy. Every law is illustrated with historical examples, stories of famous personalities, and practical observations. Greene does not claim that these laws are morally right or wrong. Instead, he presents them as recurring patterns found in politics, business, warfare, and everyday human interaction. Readers are encouraged to think critically about these principles and decide how they apply them in their own lives.
+One of the book's most important ideas is that perception often matters as much as reality. Greene argues that people are naturally influenced by appearances, confidence, reputation, and first impressions. Successful individuals understand the importance of managing how others perceive them. A carefully built reputation creates trust, commands respect, and opens opportunities, while a damaged reputation can quickly weaken a person's influence. For this reason, the book repeatedly emphasizes protecting one's image and acting with confidence even during difficult situations.
+Another major theme is the importance of self-control and emotional discipline. Greene explains that individuals who react impulsively to criticism, anger, jealousy, or frustration often lose power because they become predictable and easy to manipulate. Effective leaders remain calm, think strategically, and avoid making decisions driven solely by emotion. Patience, restraint, and careful observation are presented as qualities that allow people to make better judgments and respond more effectively to challenges.
+The book also explores the role of strategy and long-term planning. Greene advises readers not to focus only on immediate victories but to consider the broader consequences of their actions. Many historical leaders achieved lasting success because they anticipated future developments, adapted to changing circumstances, and remained flexible in their approach. The book suggests that thoughtful planning combined with patience often produces better results than acting hastily.
+One of the recurring lessons throughout the book is the importance of understanding human nature. Greene argues that people are motivated by ambition, fear, pride, insecurity, desire for recognition, and self-interest. Those who recognize these motivations can better understand the behavior of others and communicate more effectively. Rather than assuming that people always act rationally, the author encourages readers to observe actions carefully and identify the underlying emotions that influence decisions.
+The book places significant emphasis on adaptability. Greene explains that circumstances constantly change, and rigid thinking often leads to failure. Successful individuals remain flexible, learn from experience, and adjust their strategies according to changing situations. History shows that many powerful leaders lost their influence because they became overconfident or refused to adapt to new realities. Humility and continuous learning therefore become essential qualities for maintaining long-term success.
+Another important theme is the relationship between power and communication. Greene emphasizes that words should be used thoughtfully and purposefully. Speaking too much, revealing every intention, or making unnecessary promises may weaken one's position. At the same time, effective communication requires listening carefully, understanding different perspectives, and choosing the right moment to speak or remain silent. According to the book, thoughtful communication often creates greater influence than constant argument or self-promotion.
+The author also discusses the importance of timing. Many historical examples demonstrate that success depends not only on making the right decision but also on making it at the appropriate moment. Acting too early or too late can reduce the effectiveness of even the best strategy. Patience, careful observation, and an understanding of circumstances allow individuals to recognize opportunities when they arise.
+A recurring warning throughout the book concerns overconfidence and arrogance. Greene explains that many rulers, military commanders, and influential leaders eventually lost power because they believed themselves invincible. Pride often prevents people from recognizing mistakes, accepting advice, or adapting to new situations. The book encourages readers to remain aware of their limitations and continue learning regardless of their achievements.
+Although the book focuses heavily on power, it also indirectly highlights the value of wisdom and self-awareness. Greene repeatedly demonstrates that lasting influence depends not merely on controlling others but on understanding oneself. Individuals who recognize their own strengths, weaknesses, emotions, and motivations are better prepared to make thoughtful decisions and avoid unnecessary conflicts. Self-knowledge becomes a foundation for effective leadership and responsible action.
+One of the reasons The 48 Laws of Power has generated widespread discussion is its morally neutral perspective. Some readers interpret the laws as practical strategies for professional success and leadership, while others criticize the book for describing manipulative tactics that can be misused. Greene himself presents the work primarily as an analysis of historical behavior rather than a moral instruction manual. The book encourages readers to recognize these patterns so they can avoid being manipulated and better understand the complex dynamics of influence in society.
+The writing style combines historical storytelling with psychological analysis. Greene draws examples from figures such as Julius Caesar, Napoleon Bonaparte, Queen Elizabeth I, Louis XIV, Niccolò Machiavelli, Sun Tzu, Otto von Bismarck, and many others. These historical anecdotes make abstract ideas more engaging while demonstrating how similar patterns of power have appeared across different civilizations and periods.
+Beyond politics and history, many readers apply the book's ideas to business, leadership, negotiation, communication, and personal development. At the same time, the author implicitly reminds readers that influence without ethics can become destructive. Understanding the mechanics of power does not necessarily mean using them to exploit others; rather, it allows individuals to recognize manipulation, make informed decisions, and navigate complex social environments more wisely.
+In conclusion, The 48 Laws of Power is a thought-provoking exploration of strategy, influence, and human behavior. Through forty-eight carefully developed principles supported by historical examples, Robert Greene examines how power has shaped societies, institutions, and individual lives across centuries. The book teaches readers to think strategically, control their emotions, protect their reputation, understand human psychology, and recognize the importance of timing, adaptability, and careful planning. While some of its ideas remain controversial because of their pragmatic and morally neutral approach, the book's greatest value lies in helping readers understand the realities of power so they can interact with others more wisely, confidently, and thoughtfully.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/a707aec0-7cc2-4547-af94-fff07c977f39.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056102</t>
   </si>
   <si>
     <t>Discover The 48 Laws of Power by Robert Greene. This book is published by Profile Books in Paperback format, ISBN 9781861972781, ASIN 1861972784, under Politics and Social Sciences, Political Theory, Society and Culture.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -751,66 +768,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>