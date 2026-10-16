--- v0 (2026-07-17)
+++ v1 (2026-10-16)
@@ -122,51 +122,51 @@
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Sattvik Cooking: Modern Avatars of Vedic Foods</t>
   </si>
   <si>
     <t>Hansaji J. Yogendra</t>
   </si>
   <si>
     <t>Rupa Publications India</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
-    <t>Spanish</t>
+    <t>Hindi</t>
   </si>
   <si>
     <t>₹</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Health, Fitness &amp; Dieting</t>
   </si>
   <si>
     <t>Lifestyle &amp; Personal Style Guides</t>
   </si>
   <si>
     <t>Food, Drink &amp; Entertaining</t>
   </si>
   <si>
     <t>2021-09-10 00:00:00</t>
   </si>
   <si>
     <t>14 x 2.11 x 21.59 cm</t>
   </si>
   <si>
     <t>426 g</t>
   </si>