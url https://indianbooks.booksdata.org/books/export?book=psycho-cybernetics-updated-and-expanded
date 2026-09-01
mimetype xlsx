--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -156,50 +156,67 @@
     <t>Business &amp; Money</t>
   </si>
   <si>
     <t>Economic Theory</t>
   </si>
   <si>
     <t>Theory &amp; Philosophy</t>
   </si>
   <si>
     <t>2023-06-06 00:00:00</t>
   </si>
   <si>
     <t>12.8 x 2.6 x 19.6 cm</t>
   </si>
   <si>
     <t>270 g</t>
   </si>
   <si>
     <t>The landmark self-help bestseller that has inspired and enhanced the lives of more than 30 million readers. In this updated edition, with a new introduction and editorial commentary by Matt Furey, president of the Psycho-Cybernetics Foundation, the original 1960 text has been annotated and amplified to make Maxwell Maltz''s message even more relevant for the contemporary reader.Maltz was the first researcher and author to explain how the self-image (a term he popularized) has complete control over an individual''s ability to achieve, or fail to achieve, any goal. He developed techniques for improving and managing self-image visualization, mental rehearsal and relaxation which have informed and inspired countless motivational gurus, sports psychologists, and self-help practitioners for more than sixty years.Rooted in solid science, the classic teachings in Psycho-Cybernetics continue to provide a prescription for thinking and acting that lead to life-enhancing, quantifiable results.</t>
   </si>
   <si>
     <t>Dr Maxwell Maltz was an internationally renowned plastic surgeon, professor and lecturer, as well as a prolific author of both fiction and non-fiction, considered one of the most important authors in the field of psychology. In 1960 he published the first edition of Psycho-Cybernetics about self-image and success conditioning techniques, which has sold millions of copies in dozens of languages. He died in 1975.
 Matt Furey is president of the Psycho-Cybernetics Foundation, a world title-holder in wrestling and martial arts, a bestselling fitness author and entrepreneur. He is committed to preserving and extending the legacy of Maltz's work with sold-out seminars and coaching programmes.
 Edit
 Matt Furey is president of the Psycho-Cybernetics Foundation, a world title-holder in wrestling and martial arts, a bestselling fitness author and entrepreneur. He is committed to preserving and extending the legacy of Maltz's work with sold-out seminars and coaching programmes.</t>
+  </si>
+  <si>
+    <t>Psycho-Cybernetics is one of the most influential books ever written on self-image, personal development, and human potential. First published in 1960 by plastic surgeon Dr. Maxwell Maltz and later updated and expanded for modern readers, the book explores a simple yet transformative idea: the way we see ourselves determines how we think, feel, act, and ultimately what we achieve. While many self-help books focus on changing habits or setting goals, Maltz argues that lasting change begins with changing the image we hold of ourselves. Unless our self-image changes, external improvements often fail to produce lasting happiness or success.
+The book begins with an observation from Maltz's years as a plastic surgeon. He noticed that many patients experienced dramatic improvements in confidence and happiness after surgery because they finally felt comfortable with their appearance. Yet others, despite receiving equally successful operations, remained insecure, unhappy, and dissatisfied. Their faces had changed, but their opinions of themselves had not. This convinced Maltz that physical appearance alone does not determine confidence. Instead, people act according to the mental picture they carry of who they are. If someone believes they are inadequate, unattractive, or incapable, they will continue behaving in ways that reinforce those beliefs, regardless of external circumstances.
+This insight leads to the book's central concept: the self-image. Maltz explains that every person develops an internal picture of themselves through childhood experiences, successes, failures, criticism, praise, education, and relationships. This self-image becomes the blueprint that guides behavior. People naturally act in ways that remain consistent with this internal identity. Someone who believes they are confident will approach challenges differently from someone who secretly believes they are destined to fail. Therefore, meaningful personal growth requires reshaping this inner blueprint rather than merely forcing new behaviors.
+To explain how the mind works, Maltz introduces the concept of Psycho-Cybernetics. Borrowing ideas from the science of cybernetics—the study of self-guiding systems—he compares the human brain to a goal-seeking mechanism. Just as a guided missile constantly corrects its course until it reaches its target, the human mind continually adjusts thoughts and actions toward the goals it accepts as real. However, this mechanism does not distinguish between positive and negative goals. If a person repeatedly tells themselves, "I'm not good enough," the subconscious mind works just as diligently to confirm that belief as it would support a positive one. The mind follows the directions it is given.
+Because of this, the author emphasizes the importance of clear mental goals. The subconscious performs best when it has a definite destination. Instead of obsessing over obstacles or fearing failure, readers are encouraged to focus vividly on the outcomes they want to achieve. The subconscious mind, Maltz argues, is remarkably creative in finding solutions once it has a clear objective. Success begins with deciding where you want to go rather than constantly dwelling on where you are.
+One of the book's most practical teachings is the use of visualization. Maltz encourages readers to create detailed mental images of themselves acting confidently, solving problems, speaking effectively, or achieving important goals. These mental rehearsals help the subconscious accept new possibilities and prepare the individual to perform successfully in real situations. Athletes, performers, business leaders, and students all benefit from mentally practicing success before attempting it in reality. The subconscious often responds to vividly imagined experiences almost as powerfully as it does to actual events.
+The book also explores the relationship between thinking and emotion. Negative thoughts produce anxiety, self-doubt, and fear, while constructive thoughts create confidence and calmness. Maltz explains that emotions are often consequences of our interpretations rather than direct results of external events. Two people can experience the same setback but react very differently depending on the stories they tell themselves. By consciously changing those internal narratives, individuals gradually transform both their emotional lives and their behaviors.
+Another major theme is learning from failure. Maltz argues that mistakes should not become part of our identity. Failing at something does not make a person a failure. Instead, errors provide valuable feedback that helps refine future efforts. Just as a guided missile repeatedly corrects small deviations while remaining focused on its destination, successful people constantly adjust their approach without abandoning their goals. The ability to recover quickly from setbacks is presented as one of the most important characteristics of long-term success.
+Closely related is the author's discussion of breaking negative habits. Many destructive behaviors continue because they reinforce an existing self-image. If someone secretly believes they lack discipline, they unconsciously make choices that confirm this belief. Attempting to change habits through willpower alone often fails because the deeper identity remains unchanged. Lasting transformation occurs when people begin viewing themselves differently. Once the self-image changes, new behaviors feel natural instead of forced.
+The book also highlights the importance of relaxation and mental balance. Constant tension interferes with clear thinking and effective performance. Maltz recommends developing the ability to relax both mentally and physically, especially during stressful situations. A calm mind can solve problems more effectively than one overwhelmed by worry. Rather than forcing success through endless strain, readers are encouraged to trust their subconscious goal-seeking mechanism while maintaining steady effort.
+Forgiveness occupies an important place in Maltz's philosophy as well. Holding onto resentment or guilt keeps the mind trapped in the past and prevents healthy growth. Whether forgiving others or forgiving oneself, letting go of emotional burdens frees mental energy for creating a better future. The author reminds readers that everyone makes mistakes and that progress depends on learning rather than endlessly punishing oneself for past failures.
+Throughout the book, Maltz repeatedly stresses the value of authenticity. Many people spend enormous energy trying to imitate others or seeking constant approval. Yet each individual possesses unique abilities, experiences, and perspectives. True confidence comes not from pretending to be someone else but from fully accepting one's own identity. The goal is not perfection but continuous improvement while remaining true to oneself.
+The updated and expanded edition preserves Maltz's original ideas while presenting them in language that feels more accessible to modern readers. Contemporary examples, additional explanations, and practical exercises help readers apply the principles in everyday situations. The timeless message remains unchanged: changing external circumstances alone rarely creates lasting happiness. Real transformation begins by changing how we perceive ourselves and what we believe is possible.
+One of the book's greatest strengths is its optimism about human potential. Maltz believes that almost everyone possesses far greater abilities than they realize. The limitations people experience are often psychological rather than actual. When individuals replace limiting beliefs with healthier, more empowering self-images, they begin noticing opportunities that were previously invisible and responding to challenges with greater confidence and resilience.
+Ultimately, Psycho-Cybernetics is far more than a book about positive thinking. It is a guide to understanding how beliefs shape identity and how identity influences every area of life—from career and relationships to creativity, health, and happiness. Maxwell Maltz teaches that success is not reserved for a fortunate few but becomes possible when people consciously retrain their minds, trust their inner capabilities, and consistently align their thoughts with the person they wish to become. Its enduring message is that lasting personal change starts not with changing the world around us, but with transforming the picture we hold of ourselves within.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/58b55dd4-6177-4c51-b821-d827cb2720a1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066206</t>
   </si>
   <si>
     <t>Discover Psycho-Cybernetics (Updated and Expanded) by Maxwell Maltz. This book is published by Souvenir Press Ltd in Paperback format, ISBN 9781800812925, ASIN 1800812922, under Business and Money, Economic Theory, Theory and Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,66 +769,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>