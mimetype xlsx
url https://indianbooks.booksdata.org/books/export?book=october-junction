--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -152,50 +152,76 @@
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Contemporary Fiction</t>
   </si>
   <si>
     <t>2019-01-01 00:00:00</t>
   </si>
   <si>
     <t>20.3 x 25.4 x 4.7 cm</t>
   </si>
   <si>
     <t>300 g</t>
   </si>
   <si>
     <t>Reading books is a kind of enjoyment. Reading books is a good habit. We bring you a different kinds of books. You can carry this book where ever you want. It is easy to carry. It can be an ideal gift to yourself and to your loved ones. Care instruction keep away from fire.</t>
   </si>
   <si>
     <t>Divya Prakash Dubey, a distinguished author, has penned 8 bestsellers, captivating readers with his literary prowess. His 7 audio shows on Amazon Audible have garnered immense love and popularity. Notably, he has contributed dialogues to the films PS1 &amp; PS2, directed by the renowned Mani Ratnam, and to the web series "Dr. Arora," created by Imtiaz Ali on Sonyliv.
 Having previously excelled as a Corporate Marketing professional and content editor at a leading channel, Divya Prakash now dedicates himself entirely to writing. He crafts compelling narratives for movies, web series, and audio shows through his writer's room. He represents a new wave of Hindi authors who are reshaping the landscape of literature, rewriting the rules of the game.
 दिव्य प्रकाश दुबे ने सात बेस्ट सेलर किताबें—‘शर्तें लागू’, ‘मसाला चाय’, ‘मुसाफ़िर Cafe’, ‘अक्टूबर जंक्शन’, ‘इब्नेबतूती’, ‘आको-बाको’ और 'यार पापा'—लिखी हैं। ‘स्टोरीबाज़ी’ नाम से कहानियाँ सुनाते हैं। दिव्य प्रकाश आवाज़ की दुनिया का एक जाना-पहचाना नाम बन चुके हैं। Audible के लिए ‘पिया मिलन चौक’, ‘दिल लोकल’ और ‘दो दुनी प्यार’ जैसे मशहूर शो प्रस्तुत कर चुके हैं। दस साल कॉरपोरेट दुनिया में मार्केटिंग तथा एक लीडिंग चैनल में कंटेंट एडिटर के रूप में कुछ साल माथापच्ची करने के बाद अब वह एक फ़ुलटाइम लेखक हैं। मुंबई में रहते हैं। मणिरत्नम जी फ़िल्म पोंनियिन सेल्वन के दोनों भागों के साथ ही इम्तियाज़ अली द्वारा बनायी गयी वेब सीरीज़ डॉक्टर अरोरा के डायलॉग डायलॉग लिख चुके हैं। कई नए लेखकों के साथ ‘रायटर्स रूम’ के अंतर्गत फ़िल्म, वेब सीरीज़ और ऑडियो शो विकसित करते हैं.</t>
+  </si>
+  <si>
+    <t>October Junction by Divya Prakash Dubey is a भावनात्मक और संवेदनशील हिंदी उपन्यास, जो प्रेम, दोस्ती, अकेलेपन, समय, अधूरे सपनों और आत्म-खोज की कहानी कहता है। इसकी कहानी का केंद्र दो पात्र हैं—सुदीप यादव और चित्रा पाठक। दोनों की पहली मुलाकात बनारस में 10 अक्टूबर 2010 को होती है और इसके बाद वे अगले दस वर्षों तक हर साल 10 अक्टूबर को मिलते हैं। इन मुलाकातों के बीच दोनों अपनी-अपनी जिंदगी जीते हैं, लेकिन हर साल का यह एक दिन उनके लिए ऐसा पड़ाव बन जाता है जहाँ वे अपनी सफलताओं, असफलताओं, दुखों, सपनों और मन की उलझनों को एक-दूसरे के साथ साझा कर पाते हैं।
+कहानी की शुरुआत बनारस से होती है, जो इस उपन्यास में केवल एक शहर नहीं बल्कि भावनाओं और यादों से जुड़ा एक महत्वपूर्ण स्थान बन जाता है। सुदीप एक सफल युवा उद्यमी है, जिसने कम उम्र में ही पैसा और प्रसिद्धि हासिल कर ली है। बाहर से देखने पर उसकी जिंदगी बहुत सफल दिखाई देती है, लेकिन भीतर से वह कई तरह की बेचैनी और खालीपन से जूझ रहा है। उसके पास वह सब कुछ है जिसे समाज सफलता मानता है, फिर भी उसे अपने जीवन में किसी ऐसी चीज की तलाश है जिसे पैसे से खरीदा नहीं जा सकता।
+दूसरी ओर चित्रा पाठक एक लेखिका बनने का सपना देखने वाली युवती है। उसने अपनी नौकरी छोड़कर लेखन को अपना करियर बनाने का फैसला किया है, लेकिन उसका रास्ता आसान नहीं है। उसे आर्थिक परेशानियों, असफलताओं और लेखन से जुड़ी मुश्किलों का सामना करना पड़ता है। वह अपने सपने को छोड़ना नहीं चाहती, लेकिन कई बार परिस्थितियाँ उसे यह सोचने पर मजबूर करती हैं कि क्या उसका निर्णय सही था। लेखन की दुनिया के संघर्ष और उसके भीतर का खालीपन उसके चरित्र को अधिक मानवीय और वास्तविक बनाते हैं।
+सुदीप और चित्रा की पहली मुलाकात किसी पारंपरिक प्रेम कहानी की तरह नहीं होती। वे किसी योजना के तहत एक-दूसरे से नहीं मिलते। एक सामान्य-सी परिस्थिति में दोनों एक ही जगह पर आ जाते हैं और धीरे-धीरे बातचीत शुरू होती है। बातचीत के दौरान उन्हें महसूस होता है कि दोनों के भीतर कुछ ऐसी बातें हैं जिन्हें वे शायद किसी और के सामने आसानी से नहीं कह पाते। यह मुलाकात छोटी है, लेकिन दोनों पर गहरा प्रभाव छोड़ती है।
+जाने से पहले दोनों अगले वर्ष 10 अक्टूबर को फिर मिलने का वादा करते हैं। यही वादा पूरी कहानी की नींव बन जाता है। इसके बाद हर साल 10 अक्टूबर उनके जीवन में एक विशेष तारीख बन जाती है। वे केवल एक दिन के लिए मिलते हैं, अपनी जिंदगी की बातें करते हैं और फिर अपने-अपने रास्ते लौट जाते हैं। इस तरह 10 अक्टूबर उनके जीवन का एक ऐसा “जंक्शन” बन जाता है जहाँ दो अलग-अलग जीवन कुछ समय के लिए एक-दूसरे से मिलते हैं और फिर अलग दिशाओं में आगे बढ़ जाते हैं।
+समय के साथ दोनों के जीवन में बहुत बदलाव आते हैं। करियर बदलते हैं, रिश्ते बदलते हैं, सपने पूरे होते हैं और कुछ सपने टूट जाते हैं। लेकिन उनके बीच का संबंध बना रहता है। वे हर साल एक-दूसरे के सामने अपने जीवन का वह हिस्सा खोलते हैं जिसे शायद वे बाकी दुनिया से छिपाकर रखते हैं। इस कारण उनका रिश्ता केवल दोस्ती या प्रेम की सामान्य परिभाषाओं में आसानी से फिट नहीं बैठता।
+यही इस कहानी की सबसे खूबसूरत बात है। लेखक उनके रिश्ते को कोई स्पष्ट नाम देने की कोशिश नहीं करते। यह केवल प्रेम कहानी नहीं है और न ही इसे केवल दोस्ती कहा जा सकता है। दोनों के बीच एक गहरी समझ है। वे एक-दूसरे को बदलने की कोशिश नहीं करते और न ही एक-दूसरे से किसी तरह की सामाजिक या भावनात्मक मांग करते हैं। उनके बीच का संबंध इस बात पर आधारित है कि वे एक-दूसरे के साथ अपने वास्तविक रूप में रह सकते हैं।
+सुदीप के लिए चित्रा ऐसी व्यक्ति बन जाती है जिसके सामने वह अपनी सफलता के पीछे छिपी असुरक्षाओं और सवालों को स्वीकार कर सकता है। चित्रा के लिए सुदीप ऐसा साथी बन जाता है जो उसके सपनों और संघर्षों को समझता है। दोनों के बीच यह भरोसा समय के साथ और गहरा होता जाता है।
+उपन्यास का एक महत्वपूर्ण विषय सफलता और खुशी के बीच का अंतर है। सुदीप ने बहुत कम उम्र में आर्थिक सफलता हासिल कर ली है, लेकिन उसे धीरे-धीरे एहसास होता है कि सफलता हमेशा संतोष नहीं देती। दूसरी ओर चित्रा आर्थिक और पेशेवर संघर्षों से गुजर रही है, लेकिन उसके भीतर अपने जीवन को अपनी शर्तों पर जीने की इच्छा है। दोनों पात्रों के माध्यम से लेखक यह सवाल उठाते हैं कि आखिर जीवन में वास्तव में महत्वपूर्ण क्या है—पैसा, प्रसिद्धि, करियर, प्रेम या मन की शांति?
+चित्रा की कहानी लेखन की दुनिया के एक कम दिखाई देने वाले पक्ष को भी सामने लाती है। लेखक बनने का सपना रोमांटिक लग सकता है, लेकिन उसके पीछे असफलता, आर्थिक दबाव, आत्म-संदेह और लगातार मेहनत छिपी होती है। चित्रा को अपने लेखन के साथ संघर्ष करना पड़ता है और परिस्थितियाँ उसे दूसरे के लिए लिखने जैसे समझौते करने पर भी मजबूर करती हैं। इस हिस्से के माध्यम से उपन्यास रचनात्मक दुनिया की वास्तविक कठिनाइयों को दिखाता है।
+कहानी में समय स्वयं एक महत्वपूर्ण पात्र जैसा महसूस होता है। हर साल 10 अक्टूबर को होने वाली मुलाकात पाठक को दिखाती है कि इंसान समय के साथ कैसे बदलता है। जो बातें एक साल पहले महत्वपूर्ण थीं, वे अगले साल शायद उतनी महत्वपूर्ण नहीं रहतीं। लोगों की प्राथमिकताएँ बदलती हैं, सोच परिपक्व होती है और जीवन के प्रति दृष्टिकोण अलग हो जाता है।
+इन मुलाकातों का सबसे सुंदर पक्ष यह है कि दोनों एक-दूसरे की जिंदगी में रोज मौजूद नहीं हैं। वे एक-दूसरे की हर छोटी-बड़ी बात नहीं जानते। फिर भी जब वे मिलते हैं, तो उनके बीच एक सहजता होती है। यह संबंध इस विचार को सामने रखता है कि किसी व्यक्ति के जीवन में महत्वपूर्ण होने के लिए उसका हर दिन साथ होना जरूरी नहीं है।
+उपन्यास में अधूरेपन का विचार भी बार-बार दिखाई देता है। सुदीप और चित्रा दोनों की जिंदगी में कुछ न कुछ अधूरा है। किसी का करियर पूरा नहीं लगता, किसी का रिश्ता, किसी का सपना और किसी का आत्म-संतोष। लेकिन लेखक यह भी दिखाते हैं कि शायद यही अधूरापन इंसान को आगे बढ़ने की प्रेरणा देता है। यदि जीवन में सब कुछ पूरी तरह मिल जाए, तो शायद खोजने, समझने और बदलने की इच्छा भी समाप्त हो जाए।
+कई बार पाठक को लगता है कि अब सुदीप और चित्रा अपने रिश्ते को कोई नाम देंगे। शायद वे साथ रहने का निर्णय लें, शायद अपनी अलग-अलग जिंदगी छोड़कर एक हो जाएँ। लेकिन जीवन हमेशा हमारी इच्छा के अनुसार नहीं चलता। परिस्थितियाँ, जिम्मेदारियाँ, समय और व्यक्तिगत निर्णय उन्हें अलग-अलग रास्तों पर ले जाते हैं।
+यही कारण है कि October Junction पारंपरिक प्रेम कहानियों से अलग दिखाई देती है। यहाँ प्रेम का अर्थ केवल साथ रहना नहीं है। किसी के जीवन में उपस्थित रहना, उसे समझना, उसकी बात सुनना और उसकी खुशी की चिंता करना भी प्रेम का एक रूप हो सकता है।
+कहानी का भावनात्मक प्रभाव इसके सरल लेखन से और बढ़ जाता है। दिव्य प्रकाश दुबे की भाषा सहज और आधुनिक है। उनकी लेखन शैली को अक्सर “नई वाली हिंदी” के संदर्भ में देखा जाता है—ऐसी हिंदी जो बोलचाल की भाषा के करीब है और जिसमें आवश्यकता के अनुसार अंग्रेज़ी शब्द भी सहज रूप से आ जाते हैं। इससे पुस्तक युवा पाठकों के लिए आसानी से पढ़ी जाने वाली बनती है।
+कहानी में बनारस का वातावरण भी विशेष महत्व रखता है। बनारस की गलियाँ, घाट और उसका आध्यात्मिक तथा भावनात्मक माहौल कहानी को एक अलग रंग देते हैं। यह शहर पात्रों की आंतरिक यात्रा के लिए एक उपयुक्त पृष्ठभूमि बन जाता है। यहाँ वास्तविकता और कल्पना, सफलता और असफलता, मिलना और बिछड़ना—इन सभी भावनाओं को एक साथ अनुभव किया जा सकता है।
+जैसे-जैसे दस वर्षों की कहानी आगे बढ़ती है, पाठक सुदीप और चित्रा के साथ उनके जीवन के विभिन्न पड़ावों से गुजरता है। शुरुआत में उनकी मुलाकात एक संयोग लगती है, लेकिन धीरे-धीरे वही संयोग उनके जीवन की एक महत्वपूर्ण परंपरा बन जाता है। हर साल की मुलाकात उनके जीवन में एक तरह का ठहराव लेकर आती है, जहाँ वे कुछ समय के लिए दुनिया की दौड़ से बाहर निकलकर स्वयं को देख पाते हैं।
+कहानी का अंतिम हिस्सा विशेष रूप से भावुक है। दस वर्षों की मुलाकातों के बाद पाठक के सामने यह सवाल आता है कि क्या यह रिश्ता हमेशा इसी तरह चलता रहेगा या किसी मोड़ पर समाप्त होगा। अंत पाठक को सभी सवालों के आसान उत्तर नहीं देता। यही इसका प्रभाव भी है। कहानी का खुलापन पाठक को अपने तरीके से रिश्ते और उसके अर्थ के बारे में सोचने का अवसर देता है।
+October Junction यह भी बताता है कि हर रिश्ता विवाह, साथ रहने या किसी सामाजिक पहचान तक पहुँचे, यह जरूरी नहीं है। कुछ लोग हमारे जीवन में हमेशा के लिए नहीं आते, लेकिन वे कुछ महत्वपूर्ण वर्षों में हमें बदल देते हैं। वे हमें खुद को समझने में मदद करते हैं, हमारे डर सुनते हैं और कभी-कभी हमें वह शांति देते हैं जिसकी हमें सबसे ज्यादा जरूरत होती है।
+इस उपन्यास में प्रेम के साथ दोस्ती, विश्वास, दूरी, इंतजार और आत्म-खोज भी जुड़े हुए हैं। सुदीप और चित्रा का रिश्ता इसलिए याद रह जाता है क्योंकि उसमें अधिकार से अधिक समझ है और साथ रहने से अधिक एक-दूसरे को स्वीकार करने की भावना है।
+कुल मिलाकर, October Junction केवल दो लोगों की प्रेम कहानी नहीं है। यह उन लोगों की कहानी है जो जिंदगी की भागदौड़ में कहीं अपने वास्तविक स्वरूप को खोजने की कोशिश कर रहे हैं। यह बताती है कि पैसा और सफलता जीवन के सभी प्रश्नों का उत्तर नहीं हैं और कभी-कभी एक सच्ची बातचीत भी इंसान को उतनी शांति दे सकती है जितनी बड़ी से बड़ी उपलब्धि नहीं दे पाती।
+यह उपन्यास हमें यह सोचने पर मजबूर करता है कि क्या हर रिश्ते को कोई नाम देना जरूरी है? क्या हर प्रेम कहानी का सुखद अंत साथ रहने में ही होता है? और क्या किसी व्यक्ति से दूर रहकर भी उसके जीवन में गहरा स्थान बनाया जा सकता है? सुदीप और चित्रा की कहानी इन सवालों का सीधा उत्तर देने के बजाय पाठक को स्वयं सोचने का अवसर देती है।
+अंततः October Junction समय, रिश्तों और अधूरे सपनों की एक भावनात्मक कहानी है। यह उन पाठकों को विशेष रूप से पसंद आ सकती है जिन्हें सरल भाषा में लिखी हुई संवेदनशील प्रेम और जीवन-कथाएँ पसंद हैं। इसकी सबसे बड़ी खूबसूरती यही है कि यह प्रेम को केवल पाने की कहानी नहीं मानती, बल्कि समझने, स्वीकार करने, इंतजार करने और कभी-कभी छोड़ देने की कला के रूप में भी देखती है। सुदीप और चित्रा की दस साल लंबी यात्रा पाठक को याद दिलाती है कि जीवन की कुछ सबसे महत्वपूर्ण मुलाकातें बहुत छोटी होती हैं, लेकिन उनका प्रभाव बहुत लंबे समय तक हमारे साथ रहता है।</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/60fad7e8-025b-46bf-b1ab-668342900078.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055063</t>
   </si>
   <si>
     <t>Discover October Junction by Divya Prakash Dubey. This book is published by Hind Yugm in Paperback format, ISBN 9789387464407, ASIN 9387464407, under Literature and Fiction, Contemporary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -746,66 +772,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>