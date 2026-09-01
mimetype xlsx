--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -153,50 +153,63 @@
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Contemporary Romance</t>
   </si>
   <si>
     <t>2022-05-10 00:00:00</t>
   </si>
   <si>
     <t>20.3 x 25.4 x 4.7 cm</t>
   </si>
   <si>
     <t>120 g</t>
   </si>
   <si>
     <t>हम सभी की जिंदगी में एक लिस्ट होती है। हमारे सपनों की लिस्ट, छोटी-मोटी खुशियों की लिस्ट। सुधा की जिंदगी में भी एक ऐसी ही लिस्ट थी। हम सभी अपनी सपनों की लिस्ट को पूरा करते-करते लाइफ गुज़ार देते हैं। जब सुधा अपनी लिस्ट पूरी करते हुए लाइफ़ की तरफ़ पहुँच रही थी तब तक चंदर 30 साल का होने तक वो सबकुछ कर चुका था जो कर लेना चाहिए था। तीन बार प्यार कर चुका था, एक बार वो सच्चा वाला, एक बार टाइम पास वाला और एक बार लिव-इन वाला। वो एक पर्फेक्ट लाइफ चाहता था।
 मुसाफिर Cafe कहानी है सुधा की, चंदर की, उन सारे लोगों की जो अपनी विश लिस्ट पूरी करते हुए perfect लाइफ खोजने के लिए भटक रहे हैं।</t>
   </si>
   <si>
     <t>Divya Prakash Dubey, a distinguished author, has penned 8 bestsellers, captivating readers with his literary prowess. His 7 audio shows on Amazon Audible have garnered immense love and popularity. Notably, he has contributed dialogues to the films PS1 &amp; PS2, directed by the renowned Mani Ratnam, and to the web series "Dr. Arora," created by Imtiaz Ali on Sonyliv.
 Having previously excelled as a Corporate Marketing professional and content editor at a leading channel, Divya Prakash now dedicates himself entirely to writing. He crafts compelling narratives for movies, web series, and audio shows through his writer's room. He represents a new wave of Hindi authors who are reshaping the landscape of literature, rewriting the rules of the game.
 दिव्य प्रकाश दुबे ने सात बेस्ट सेलर किताबें—‘शर्तें लागू’, ‘मसाला चाय’, ‘मुसाफ़िर Cafe’, ‘अक्टूबर जंक्शन’, ‘इब्नेबतूती’, ‘आको-बाको’ और 'यार पापा'—लिखी हैं। ‘स्टोरीबाज़ी’ नाम से कहानियाँ सुनाते हैं। दिव्य प्रकाश आवाज़ की दुनिया का एक जाना-पहचाना नाम बन चुके हैं। Audible के लिए ‘पिया मिलन चौक’, ‘दिल लोकल’ और ‘दो दुनी प्यार’ जैसे मशहूर शो प्रस्तुत कर चुके हैं। दस साल कॉरपोरेट दुनिया में मार्केटिंग तथा एक लीडिंग चैनल में कंटेंट एडिटर के रूप में कुछ साल माथापच्ची करने के बाद अब वह एक फ़ुलटाइम लेखक हैं। मुंबई में रहते हैं। मणिरत्नम जी फ़िल्म पोंनियिन सेल्वन के दोनों भागों के साथ ही इम्तियाज़ अली द्वारा बनायी गयी वेब सीरीज़ डॉक्टर अरोरा के डायलॉग डायलॉग लिख चुके हैं। कई नए लेखकों के साथ ‘रायटर्स रूम’ के अंतर्गत फ़िल्म, वेब सीरीज़ और ऑडियो शो विकसित करते हैं.</t>
+  </si>
+  <si>
+    <t>दिव्य प्रकाश दुबे का उपन्यास "मुसाफ़िर कैफ़े" प्रेम, रिश्तों, आत्म-खोज और जीवन की अनिश्चित यात्राओं पर आधारित एक संवेदनशील और भावनात्मक कहानी है। यह केवल दो लोगों की प्रेम कहानी नहीं है, बल्कि उन तमाम लोगों की कहानी है जो अपने जीवन में सही रास्ता, सही साथी और अपने अस्तित्व का अर्थ तलाशते हुए आगे बढ़ते हैं। लेखक ने आधुनिक युवाओं की भावनाओं, उनके सपनों, उलझनों और रिश्तों की जटिलताओं को बेहद सहज और मानवीय भाषा में प्रस्तुत किया है। उपन्यास का शीर्षक स्वयं एक गहरा प्रतीक है—जैसे मुसाफ़िर अपनी यात्रा के दौरान किसी कैफ़े में कुछ समय के लिए ठहरते हैं, वैसे ही जीवन में मिलने वाले लोग भी हमारे सफ़र का हिस्सा बनते हैं। कुछ साथ लंबे समय तक चलते हैं, तो कुछ थोड़ी देर के लिए मिलकर भी जीवन पर अमिट छाप छोड़ जाते हैं।
+कहानी का केंद्र ऐसे युवा पात्र हैं जो अपने करियर, परिवार, सपनों और निजी भावनाओं के बीच संतुलन बनाने की कोशिश कर रहे हैं। वे महत्वाकांक्षी हैं, लेकिन भीतर कहीं अकेले भी हैं। उनके सामने भविष्य को लेकर अनेक सवाल हैं, और वे अपने निर्णयों के परिणामों से जूझते रहते हैं। लेखक इन पात्रों को किसी आदर्श नायक या नायिका के रूप में प्रस्तुत नहीं करते, बल्कि सामान्य इंसानों की तरह दिखाते हैं जो गलतियाँ करते हैं, उनसे सीखते हैं और धीरे-धीरे परिपक्व होते हैं। यही यथार्थपरक चित्रण पाठकों को उनसे गहराई से जोड़ देता है।
+उपन्यास में प्रेम का विकास बहुत स्वाभाविक ढंग से होता है। दो लोगों के बीच आकर्षण केवल रोमांटिक घटनाओं से नहीं, बल्कि बातचीत, साझा अनुभवों, विश्वास और एक-दूसरे की भावनाओं को समझने की प्रक्रिया से जन्म लेता है। लेखक यह दिखाते हैं कि सच्चा प्रेम केवल साथ रहने की इच्छा नहीं है, बल्कि एक-दूसरे की कमज़ोरियों को स्वीकार करना, कठिन समय में साथ खड़ा रहना और एक-दूसरे को बेहतर इंसान बनने के लिए प्रेरित करना भी है। रिश्ते यहाँ किसी फिल्मी कल्पना की तरह नहीं, बल्कि वास्तविक जीवन की तरह प्रस्तुत किए गए हैं, जहाँ प्रेम के साथ असुरक्षा, संकोच, गलतफहमियाँ और दूरी भी मौजूद रहती है।
+कहानी आगे बढ़ने के साथ पात्रों के सामने अनेक चुनौतियाँ आती हैं। करियर की ज़िम्मेदारियाँ, परिवार की अपेक्षाएँ, व्यक्तिगत महत्वाकांक्षाएँ और भविष्य की अनिश्चितताएँ उनके रिश्तों की परीक्षा लेती हैं। कई बार वे ऐसे मोड़ पर पहुँचते हैं जहाँ उन्हें प्रेम और अपने सपनों के बीच कठिन निर्णय लेने पड़ते हैं। लेखक यह स्पष्ट करते हैं कि केवल प्रेम ही हर समस्या का समाधान नहीं होता। किसी भी रिश्ते को बनाए रखने के लिए विश्वास, धैर्य, संवाद और परस्पर सम्मान की आवश्यकता होती है। इन्हीं संघर्षों के माध्यम से पात्र भावनात्मक रूप से अधिक परिपक्व बनते हैं और जीवन को नए दृष्टिकोण से देखना सीखते हैं।
+उपन्यास में मित्रता का भी अत्यंत महत्वपूर्ण स्थान है। नायक और नायिका के मित्र केवल सहायक पात्र नहीं हैं, बल्कि उनकी सोच, निर्णयों और जीवन-दृष्टि को प्रभावित करने वाले महत्वपूर्ण व्यक्ति हैं। वे कठिन समय में सलाह देते हैं, भावनात्मक सहारा बनते हैं और कभी-कभी अपने हास्य और सहज व्यवहार से तनावपूर्ण परिस्थितियों को हल्का कर देते हैं। लेखक यह संदेश देते हैं कि जीवन केवल प्रेम संबंधों से नहीं चलता; सच्चे मित्र भी हमारी यात्रा को अर्थपूर्ण और सुखद बनाते हैं।
+"मुसाफ़िर कैफ़े" की सबसे बड़ी विशेषता यह है कि यह साधारण घटनाओं में असाधारण भावनाएँ खोज लेता है। किसी छोटी-सी बातचीत, एक कप चाय, अचानक हुई मुलाकात, पुरानी याद या कुछ पल की ख़ामोशी के माध्यम से लेखक जीवन के गहरे अर्थों को सामने लाते हैं। उपन्यास यह बताता है कि जीवन की सबसे महत्वपूर्ण सीखें अक्सर बड़ी घटनाओं से नहीं, बल्कि रोज़मर्रा के छोटे-छोटे अनुभवों से मिलती हैं। यही कारण है कि कहानी पढ़ते समय पाठक को बार-बार अपने जीवन की घटनाएँ और अपने रिश्ते याद आने लगते हैं।
+उपन्यास का शीर्षक "मुसाफ़िर कैफ़े" पूरी कहानी का केंद्रीय प्रतीक बनकर उभरता है। कैफ़े केवल मिलने-जुलने की जगह नहीं, बल्कि जीवन का रूपक है। यहाँ आने वाला हर व्यक्ति अपने साथ एक अलग कहानी, अलग दर्द और अलग उम्मीद लेकर आता है। कुछ लोग थोड़ी देर के लिए साथ बैठते हैं, अपनी बातें साझा करते हैं और फिर अपनी-अपनी राह पर निकल जाते हैं। लेकिन वे छोटी-सी मुलाकातें भी जीवनभर याद रहती हैं। लेखक इसी प्रतीक के माध्यम से बताते हैं कि हर व्यक्ति हमारे जीवन में किसी न किसी उद्देश्य से आता है। कुछ हमें प्रेम देना सिखाते हैं, कुछ बिछड़ना, कुछ धैर्य और कुछ स्वयं को पहचानना।
+दिव्य प्रकाश दुबे आधुनिक शहरी जीवन की चुनौतियों पर भी गहरी टिप्पणी करते हैं। उनके पात्र सफलता की दौड़ में लगे हैं, लेकिन धीरे-धीरे समझते हैं कि केवल आर्थिक उपलब्धियाँ या सामाजिक प्रतिष्ठा जीवन को पूर्ण नहीं बना सकतीं। यदि रिश्तों में अपनापन, विश्वास और मानसिक शांति नहीं है, तो बाहरी सफलता भी अधूरी रह जाती है। लेखक पाठकों को यह सोचने पर मजबूर करते हैं कि जीवन का वास्तविक उद्देश्य केवल मंज़िल तक पहुँचना नहीं, बल्कि उस यात्रा को सार्थक बनाना है जिसमें हम अपने प्रिय लोगों के साथ यादें बनाते हैं और स्वयं को बेहतर इंसान बनाते हैं।
+संवाद की महत्ता भी इस उपन्यास का एक प्रमुख विषय है। पात्रों के बीच उत्पन्न होने वाली अधिकांश समस्याएँ प्रेम की कमी के कारण नहीं, बल्कि अपनी भावनाओं को स्पष्ट रूप से व्यक्त न कर पाने के कारण पैदा होती हैं। डर, संकोच और असुरक्षा उन्हें अपने मन की बात कहने से रोकते हैं। जैसे-जैसे कहानी आगे बढ़ती है, वे समझते हैं कि ईमानदार संवाद ही रिश्तों को मज़बूत बनाता है और गलतफहमियों को दूर करता है। लेखक यह संदेश देते हैं कि अपने मन की बात कहने का साहस ही किसी भी संबंध की सबसे बड़ी शक्ति है।
+उपन्यास का अंत संतुलित, यथार्थपूर्ण और आशावादी है। यह किसी परीकथा की तरह सभी समस्याओं का चमत्कारी समाधान प्रस्तुत नहीं करता, बल्कि यह दिखाता है कि जीवन में हर अनुभव, हर रिश्ता और हर बिछड़ना हमें कुछ न कुछ सिखाकर जाता है। पात्र अपने संघर्षों से गुज़रकर पहले से अधिक समझदार, परिपक्व और संवेदनशील बन जाते हैं। वे यह स्वीकार कर लेते हैं कि जीवन की सुंदरता केवल मंज़िल में नहीं, बल्कि उस सफ़र में छिपी है जिसे हम अपने अनुभवों, रिश्तों और यादों के साथ तय करते हैं।
+समग्र रूप से "मुसाफ़िर कैफ़े" एक अत्यंत संवेदनशील, भावनात्मक और विचारोत्तेजक उपन्यास है, जो प्रेम, मित्रता, आत्म-खोज और जीवन की यात्रा को सरल लेकिन प्रभावशाली शैली में प्रस्तुत करता है। दिव्य प्रकाश दुबे की सहज भाषा, जीवंत पात्र और गहरी मानवीय संवेदनाएँ इस रचना को विशेष बनाती हैं। यह उपन्यास पाठकों को यह विश्वास दिलाता है कि हम सभी जीवन के मुसाफ़िर हैं, और हमारी यात्रा का सबसे अनमोल हिस्सा वे लोग हैं जो रास्ते में कुछ समय के लिए हमारे साथ चलते हैं, हमें बदलते हैं और अपनी यादों के रूप में हमेशा हमारे भीतर जीवित रहते हैं।</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/4de8bf57-9440-4e32-8577-6681225acf6f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055061</t>
   </si>
   <si>
     <t>Discover Musafir Café by Divya Prakash Dubey. This book is published by Hind Yugm in Paperback format, ISBN 9789392820403, ASIN 9392820402, under Literature and Fiction, Contemporary Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,66 +760,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>