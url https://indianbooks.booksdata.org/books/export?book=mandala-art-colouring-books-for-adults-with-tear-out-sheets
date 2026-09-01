--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -156,50 +156,64 @@
     <t>Painting</t>
   </si>
   <si>
     <t>Games &amp; Quizzes</t>
   </si>
   <si>
     <t>2018-01-01 00:00:00</t>
   </si>
   <si>
     <t>27.94 x 0.58 x 27.94 cm</t>
   </si>
   <si>
     <t>340 g</t>
   </si>
   <si>
     <t>Mandalas are spiritual and ritual diagrams representing the various interpretations of our universe. These powerful diagrams can help you embark on a spiritual journey of self-discovery by allowing you to take a break from a hectic lifestyle. Relax and get rid of your anxieties by adding myriad colors to these extraordinary designs.
 Fun hours of learning with coloring!
 Gorgeous illustrations
 Engaging book to express creativity
 Includes tear out sheets
 Inculcates imagination and creativity
 Encourages relaxation</t>
   </si>
   <si>
     <t>Wonder House has a dedicated team of editors and designers involved in the development of magnificent and enriching children books. The team pays special attention to develop age appropriate content and does extensive research on every topic included in the book. Our mission is to develop highly informative content which will help the children to master different skills. At Wonder House, we strive to make learning a joy.</t>
+  </si>
+  <si>
+    <t>Mandala Art by Wonder House Books is a beautifully designed colouring book that introduces readers to the calming and creative world of mandalas. Unlike a traditional book with a storyline or characters, it is an activity book that combines artistic expression with mindfulness and relaxation. Filled with a wide variety of intricate circular patterns, the book encourages readers to slow down, focus their attention, and experience the joy of colouring. Suitable for teenagers, adults, and anyone who enjoys creative activities, it transforms a simple colouring exercise into a peaceful and meditative experience. The book also features high-quality tear-out sheets, allowing completed artwork to be framed, displayed, or gifted.
+The central idea of the book is that creativity can be a powerful tool for improving mental well-being. In today's fast-paced world, people often experience stress, anxiety, and constant distractions. Mandala Art offers a simple way to disconnect from these pressures by engaging the mind in a quiet, repetitive, and enjoyable activity. As readers carefully choose colours and fill intricate patterns, their attention naturally shifts away from worries and toward the present moment. This process encourages mindfulness, a state of focused awareness that promotes calmness and emotional balance.
+Mandalas have deep cultural and spiritual significance in many traditions, particularly in Hinduism and Buddhism. The word mandala means "circle" and symbolizes wholeness, harmony, balance, and the interconnectedness of life. Throughout history, mandalas have been used as tools for meditation, spiritual reflection, and self-discovery. Although the book does not present detailed philosophical discussions, its designs allow readers to experience these traditional ideas through the simple act of colouring. Each completed mandala becomes a personal expression of creativity while also representing inner harmony and peace.
+One of the book's greatest strengths is the variety of its designs. The collection includes both simple and highly detailed mandalas, making it suitable for beginners as well as experienced colouring enthusiasts. Some patterns feature floral motifs, geometric shapes, symmetrical lines, and decorative elements, while others are more intricate and require patience and concentration. This gradual variation in complexity allows readers to progress at their own pace while continuously developing their artistic confidence.
+The colouring process itself is presented as more important than achieving a perfect final result. There are no rules regarding which colours should be used or how a design should be completed. Readers are encouraged to experiment freely, combine different shades, and express their own imagination. Every completed page becomes unique because each person brings a different sense of colour, mood, and creativity to the artwork. This freedom makes the activity enjoyable regardless of artistic skill or prior experience.
+Another important theme reflected throughout the book is mindfulness. Colouring mandalas requires sustained attention and careful observation of shapes, patterns, and colours. As the mind becomes fully engaged in the creative process, distracting thoughts gradually fade into the background. Many readers find that this focused attention produces a calming effect similar to meditation. Instead of rushing toward completion, the book encourages patience, presence, and appreciation of the creative journey itself.
+The book also helps develop several useful skills. Colouring within detailed patterns improves fine motor coordination, hand-eye coordination, concentration, and visual perception. Selecting colours and planning combinations stimulate imagination and creative thinking. Completing complex designs builds patience, perseverance, and attention to detail. These benefits make the book valuable not only as a recreational activity but also as a tool for cognitive development and emotional well-being.
+An attractive feature of Mandala Art is its high-quality presentation. The pages are printed on thick paper suitable for coloured pencils, crayons, gel pens, and many other colouring materials. The tear-out sheets allow readers to remove finished designs without damaging them. Completed mandalas can be framed as decorative artwork, shared with friends and family, used in craft projects, or preserved as a personal collection of creative achievements. This feature adds lasting value to the colouring experience.
+The book is suitable for a wide range of readers. Adults often use it to relax after busy workdays or during moments of stress. Teenagers enjoy it as a creative hobby that encourages self-expression and reduces screen time. Even older children with an interest in art can benefit from its simpler designs under appropriate guidance. Because there are no complicated instructions or artistic requirements, anyone can begin colouring immediately and enjoy the process.
+Beyond relaxation, Mandala Art encourages readers to rediscover the simple pleasure of creating something with their own hands. In an age dominated by digital devices and constant notifications, the book offers a refreshing opportunity to engage in a quiet, screen-free activity. Each page invites readers to slow down, appreciate beauty in symmetry, and experience the satisfaction of transforming black-and-white patterns into vibrant works of art.
+The book also promotes emotional well-being by encouraging positive habits such as patience, focus, and self-care. Spending even a short period colouring each day can create a peaceful routine that helps reduce mental fatigue and improves overall mood. Rather than seeking perfection, readers learn to enjoy the creative process itself, making colouring an accessible form of relaxation that can easily become part of daily life.
+In conclusion, Mandala Art by Wonder House Books is much more than a colouring book. It is a creative companion that combines art, mindfulness, and relaxation into a meaningful everyday activity. Through its diverse collection of beautiful mandala designs, the book encourages imagination, concentration, patience, and emotional balance while providing a peaceful escape from the pressures of modern life. Whether used for stress relief, artistic exploration, or mindful recreation, Mandala Art offers readers a simple yet rewarding path toward creativity, inner calm, and personal well-being. Its timeless appeal lies in reminding us that even the smallest acts of creativity can bring moments of peace, joy, and self-discovery.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/0f639cfe-c8e6-455e-83d9-e5afce7a0c0d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056091</t>
   </si>
   <si>
     <t>Discover Mandala Art: Colouring books for Adults with tear out sheets by Wonder House Books. This book is published by Wonder House Books in Paperback format, ISBN 9789386538604, ASIN 9386538601, under Arts and Photography, Painting, Games and Quizzes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,66 +766,68 @@
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>