--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -153,50 +153,146 @@
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Biographies &amp; Autobiographies</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>2019-11-10 00:00:00</t>
   </si>
   <si>
     <t>20.3 x 25.4 x 4.7 cm</t>
   </si>
   <si>
     <t>650 g</t>
   </si>
   <si>
     <t>Reading books is a kind of enjoyment. Reading books is a good habit. We bring you a different kinds of books. You can carry this book where ever you want. It is easy to carry. It can be an ideal gift to yourself and to your loved ones. Care instruction keep away from fire.</t>
   </si>
   <si>
     <t>उत्तर प्रदेश के फ़िरोज़ाबाद ज़िले से त’आल्लुक़ रखने वाले मुन्तज़िर फ़िरोज़ाबादी का अस्ल नाम अनंत भारद्वाज है। अपनी शुरूआती तालीम पूरी करके मेरठ शहर से B.Tech. की और जालंधर शहर से M.Tech की डिग्री ले चुके हैं। परिवार के लोग चाहते हैं कि प्रसाशनिक सेवा में जाएँ लेकिन इनका दिलो-दिमाग़ अदब के अलावा कहीं लगता ही नहीं। पिछले कुछ सालों से मथुरा के एक इंजीनियरिंग कॉलेज में असिस्टेंट प्रोफेसर के पद पर कार्यरत हैं। शायरी करते हैं और कभी-कभी मुशायरों एवं कवि-सम्मेलनों में शिरकत भी। जौन एलिया साहब को अपनी ज़िंदगी में वह अदद जगह देते हैं कि उनकी सुब्ह जौन के शेर से होती है। कहीं-कहीं वे जौन को अपनी शायरी में भी ले आते हैं -हमको है इश्क़ उससे जो है ‘जौन एलिया’यानी कि आपके कोई क़ाबिल न होंगे हम.</t>
+  </si>
+  <si>
+    <t>जौन एलिया : एक अजब-ग़ज़ब शायर उर्दू के महान और सबसे अलग मिज़ाज वाले शायरों में शामिल जौन एलिया की शायरी, व्यक्तित्व, विचारों और जीवन को समझने की एक दिलचस्प कोशिश है। यह पुस्तक केवल जौन एलिया की ग़ज़लों और नज़्मों का संकलन भर नहीं है, बल्कि उनके भीतर मौजूद उस बेचैनी, बग़ावत, तन्हाई, प्रेम, व्यंग्य और दार्शनिक दृष्टि को समझने का रास्ता भी खोलती है, जिसने उन्हें उर्दू शायरी की दुनिया में इतना विशिष्ट बनाया।
+इस पुस्तक के लेखक मुंतज़िर फ़िरोज़ाबादी हैं और इसे हिंद युग्म ने प्रकाशित किया है। पुस्तक में जौन एलिया की ग़ज़लें, नज़्में, क़तआत और जीवनीपरक सामग्री शामिल है। उपलब्ध संस्करणों में लगभग 237–240 पृष्ठ मिलते हैं और इसका ISBN 9789384419998 है।
+जौन एलिया को पढ़ना केवल प्रेम और विरह की शायरी पढ़ना नहीं है। उनकी कविता में जिंदगी को लेकर गहरे सवाल हैं, समाज के प्रति असहमति है, खुद से संघर्ष है और एक ऐसी भाषा है जो कभी बहुत मुलायम लगती है तो कभी अचानक तीखी और विद्रोही हो जाती है। यही विरोधाभास उन्हें “अजब-ग़ज़ब” शायर बनाता है।
+जौन एलिया आखिर इतने अलग क्यों हैं?
+जौन एलिया की लोकप्रियता का एक बड़ा कारण उनकी शायरी की वह आवाज़ है जिसमें पाठक को बनावटीपन बहुत कम दिखाई देता है। वह प्रेम की बात करते हैं तो उसमें केवल प्रेम की सुंदरता नहीं होती; उसके साथ असफलता, दूरी, अकेलापन, असंतोष और आत्म-संघर्ष भी मौजूद रहता है।
+उनके यहाँ दुख केवल रोने की चीज़ नहीं है। वह दुख को सोचने का माध्यम बना देते हैं।
+उनकी शायरी में व्यक्ति अपने आप से सवाल करता दिखाई देता है। कभी वह प्रेमी है, कभी अकेला इंसान, कभी समाज से असंतुष्ट व्यक्ति और कभी ऐसा दार्शनिक जो जीवन के अर्थ को लेकर लगातार बेचैन है।
+जौन एलिया की खासियत यह है कि वे अपने शेरों में भावुकता और बुद्धि, प्रेम और दर्शन, हास्य और उदासी, विद्रोह और आत्मस्वीकृति को एक साथ ला सकते हैं।
+इसीलिए उन्हें केवल “रोमांटिक शायर” कह देना उनके रचनात्मक संसार को सीमित कर देता है।
+यह किताब किस तरह की है?
+जौन एलिया : एक अजब-ग़ज़ब शायर को जौन एलिया की शायरी और व्यक्तित्व से परिचित कराने वाली पुस्तक के रूप में देखा जा सकता है। पुस्तक में उनकी रचनात्मकता के अलग-अलग रूपों को सामने लाने का प्रयास किया गया है। उपलब्ध पुस्तक विवरण इसे ग़ज़ल, नज़्म, क़तआत और जीवनी के मेल के रूप में प्रस्तुत करता है।
+इसका मतलब यह है कि पाठक को केवल चुनी हुई कविताएँ नहीं मिलतीं, बल्कि जौन एलिया नाम के पीछे मौजूद व्यक्ति को भी समझने का अवसर मिलता है।
+उनके जीवन और उनकी शायरी को अलग-अलग समझना आसान नहीं है। उनका निजी स्वभाव, उनकी बौद्धिक रुचियाँ, उनका विद्रोही व्यक्तित्व और उनकी भावनात्मक बेचैनी उनकी कविता में बार-बार दिखाई देती है।
+इसलिए जौन एलिया की जीवनी को उनकी शायरी के साथ पढ़ना उनके साहित्य को समझने का अधिक प्रभावी तरीका बन जाता है।
+प्रेम और जौन एलिया
+जौन एलिया का नाम लेते ही बहुत से पाठकों के मन में सबसे पहले प्रेम, जुदाई और तन्हाई से जुड़े शेर आते हैं। लेकिन उनकी प्रेम कविता केवल रोमांटिक भावनाओं का वर्णन नहीं करती।
+उनके यहाँ प्रेम अक्सर अधूरा है।
+प्रेम में चाहत है, लेकिन साथ ही दूरी भी है। उम्मीद है, लेकिन निराशा भी है। किसी को पाने की इच्छा है, लेकिन यह स्वीकार करने की मजबूरी भी है कि शायद वह व्यक्ति कभी नहीं मिलेगा।
+यही वजह है कि जौन एलिया की प्रेम शायरी उन पाठकों को विशेष रूप से प्रभावित करती है जिन्होंने प्रेम में इंतज़ार, असफलता या दूरी का अनुभव किया है।
+उनकी कविता पाठक को यह एहसास कराती है कि प्रेम केवल दो लोगों का मिलना नहीं है। कभी-कभी किसी व्यक्ति की अनुपस्थिति भी प्रेम को उतना ही गहरा बना देती है।
+तन्हाई और उदासी
+जौन एलिया की शायरी का एक प्रमुख स्वर तन्हाई है।
+लेकिन उनकी तन्हाई केवल अकेले कमरे में बैठने की स्थिति नहीं है। यह एक मानसिक और अस्तित्वगत अवस्था है। इंसान लोगों के बीच रहकर भी अकेला हो सकता है। वह अपने आसपास की दुनिया से जुड़ा हुआ दिखाई दे सकता है, लेकिन भीतर से उससे अलग महसूस कर सकता है।
+जौन एलिया इस तरह की आंतरिक दूरी को बहुत प्रभावशाली ढंग से व्यक्त करते हैं।
+उनकी उदासी में एक अजीब आकर्षण है। वह केवल निराशा पैदा नहीं करती बल्कि पाठक को सोचने के लिए भी मजबूर करती है। यही कारण है कि उनकी शायरी पढ़ने के बाद कई बार पाठक केवल शेर याद नहीं रखता, बल्कि उसके पीछे छिपा सवाल भी अपने साथ ले जाता है।
+बगावत और असहमति
+जौन एलिया की पहचान उनके विद्रोही स्वभाव से भी जुड़ी है। वह स्थापित मान्यताओं को आसानी से स्वीकार करने वाले शायर नहीं थे।
+उनकी शायरी में सामाजिक रूढ़ियों, धार्मिक कट्टरता, नैतिक पाखंड और जीवन के बनाए-बनाए नियमों के प्रति असहमति दिखाई देती है।
+उनका विद्रोह केवल बाहरी दुनिया के खिलाफ नहीं है। कई बार वह खुद के खिलाफ भी दिखाई देता है।
+यही जौन एलिया की शायरी को अधिक मानवीय बनाता है। वह किसी ऊँचे मंच से दुनिया को उपदेश देने वाले कवि नहीं लगते। वह स्वयं भी उसी उलझन, असफलता और बेचैनी का हिस्सा हैं जिसके बारे में लिखते हैं।
+दर्शन और अस्तित्व के सवाल
+जौन एलिया की शायरी में दर्शन का प्रभाव बहुत गहरा है। उनके साहित्यिक और बौद्धिक जीवन की रुचियाँ भी व्यापक थीं और वे कवि होने के साथ संपादक तथा अनुवादक के रूप में भी काम करते रहे।
+उनकी कविता में बार-बार ऐसे सवाल दिखाई देते हैं:
+हम क्यों जीते हैं?
+जीवन का अर्थ क्या है?
+क्या प्रेम वास्तव में मनुष्य को पूर्ण करता है?
+क्या मनुष्य अपने भाग्य से बच सकता है?
+क्या समाज द्वारा बनाए गए नियम वास्तव में सही हैं?
+इन सवालों के कारण उनकी शायरी केवल भावनात्मक नहीं रह जाती। वह विचार की दुनिया में भी प्रवेश करती है।
+इसीलिए जौन एलिया को पढ़ने का अनुभव अलग-अलग उम्र और अलग-अलग मानसिक अवस्थाओं में बदल सकता है। एक ही शेर पहली बार प्रेम की कविता जैसा लग सकता है और कुछ वर्षों बाद वही शेर अस्तित्व पर टिप्पणी जैसा महसूस हो सकता है।
+भाषा की खासियत
+जौन एलिया की भाषा उर्दू की गहरी परंपरा से जुड़ी है, लेकिन उनकी अभिव्यक्ति में एक खास तरह की बातचीत वाली सहजता भी है। वह कठिन विचारों को कई बार बेहद व्यक्तिगत और सीधी आवाज़ में व्यक्त करते हैं।
+उनकी शायरी में अरबी-फ़ारसी मूल के शब्दों की मौजूदगी है, लेकिन भावनात्मक स्तर पर उनकी कविता पाठक से सीधे संवाद करती है।
+यही कारण है कि आज जौन एलिया की शायरी सोशल मीडिया, कविता-पाठ और लोकप्रिय साहित्यिक संस्कृति में भी व्यापक रूप से उद्धृत की जाती है।
+हालाँकि नए पाठकों के लिए उनकी कुछ शब्दावली चुनौतीपूर्ण हो सकती है। उर्दू शायरी की परंपरा से अपरिचित पाठक को कई शब्दों के अर्थ समझने के लिए अतिरिक्त प्रयास करना पड़ सकता है। लेकिन यही प्रक्रिया उनकी कविता की भाषा और सांस्कृतिक गहराई को समझने का अवसर भी देती है।
+जौन एलिया का व्यक्तित्व
+जौन एलिया केवल अपनी शायरी के कारण लोकप्रिय नहीं हुए। उनका व्यक्तित्व भी उनकी साहित्यिक पहचान का महत्वपूर्ण हिस्सा है।
+उन्हें बेबाक, मुँहफट, विद्रोही और असामान्य सोच वाला शायर माना जाता है। उनके व्यक्तित्व में जो तीखापन और आत्मविरोध दिखाई देता है, वही उनकी रचनाओं में भी दिखाई देता है। Goodreads पर उपलब्ध पाठक-विवरण भी उनके व्यक्तित्व को बेबाक और बागी बताते हुए उनकी शायरी में नाटक, झुंझलाहट, नियम तोड़ने की जिद और दर्शन जैसे तत्वों की ओर संकेत करता है।
+यही कारण है कि जौन एलिया की जीवनी पढ़ना उनकी कविता को समझने में मदद करता है।
+उनके लिए कविता केवल शब्दों का खेल नहीं थी। कविता उनके व्यक्तित्व का विस्तार थी।
+जौनियत क्या है?
+जौन एलिया को समझने के लिए एक शब्द अक्सर इस्तेमाल किया जाता है—“जौनियत”।
+इसका अर्थ केवल जौन एलिया की शैली की नकल करना नहीं है। यह उस विशेष मानसिकता और अभिव्यक्ति की ओर संकेत करता है जिसमें प्रेम के साथ असहमति, उदासी के साथ व्यंग्य, आत्मविश्वास के साथ आत्म-संदेह और दर्शन के साथ भावुकता मौजूद हो।
+जौनियत दरअसल एक खास तरह की संवेदना है।
+वह संवेदना जिसमें व्यक्ति दुनिया को स्वीकार भी करता है और उसी समय उससे नाराज़ भी रहता है। वह प्रेम करना चाहता है और उसी प्रेम से भागना भी चाहता है। वह अकेला है, लेकिन अकेलेपन को अपनी पहचान भी बना लेता है।
+मुसाफिर कैफ़े की तरह यह पुस्तक भी अपने विषय के माध्यम से पाठक को एक भावनात्मक और बौद्धिक यात्रा पर ले जाती है, लेकिन यहाँ यात्रा एक व्यक्ति की कविता और उसके व्यक्तित्व के भीतर की है।
+जौन एलिया की शायरी आज भी क्यों लोकप्रिय है?
+जौन एलिया की लोकप्रियता का सबसे बड़ा कारण उनकी शायरी की आधुनिक संवेदना है।
+आज का पाठक भी अकेला है। वह रिश्तों में उलझा हुआ है। वह प्रेम चाहता है लेकिन स्वतंत्रता भी चाहता है। वह समाज की अपेक्षाओं से परेशान हो सकता है। वह अपने भविष्य को लेकर चिंतित हो सकता है और अपने अतीत को लेकर पछता सकता है।
+जौन एलिया की कविता इन भावनाओं को आवाज़ देती है।
+इसीलिए उनकी शायरी केवल पुराने उर्दू साहित्य के पाठकों तक सीमित नहीं है। नई पीढ़ी के पाठक भी उनके शब्दों में अपनी बेचैनी, प्रेम और अकेलेपन की अभिव्यक्ति खोज लेते हैं।
+उनकी कविता में “मैं” बहुत मजबूत है, लेकिन वह “मैं” केवल जौन का नहीं रह जाता। पढ़ते-पढ़ते वह पाठक का अपना “मैं” बन जाता है।
+इस पुस्तक को क्यों पढ़ें?
+अगर आप जौन एलिया की शायरी से पहले से परिचित हैं, तो जौन एलिया : एक अजब-ग़ज़ब शायर उनके साहित्य को एक व्यापक संदर्भ में देखने में मदद कर सकती है।
+अगर आप जौन एलिया को पहली बार पढ़ रहे हैं, तो यह पुस्तक उनके अलग-अलग रचनात्मक रूपों से परिचित होने का अच्छा अवसर देती है।
+विशेष रूप से यह पुस्तक उन पाठकों के लिए उपयोगी हो सकती है जो:
+जौन एलिया की शायरी पढ़ना चाहते हैं
+जौन एलिया की ग़ज़लें और नज़्में पसंद करते हैं
+उर्दू शायरी और ग़ज़ल में रुचि रखते हैं
+हिंदी में उर्दू साहित्य पढ़ना चाहते हैं
+जौन एलिया का जीवन और व्यक्तित्व समझना चाहते हैं
+प्रेम, तन्हाई और विरह की शायरी पसंद करते हैं
+दार्शनिक और अस्तित्ववादी कविता पढ़ना चाहते हैं
+आधुनिक शायरी में विद्रोही स्वर तलाशते हैं
+हिंदी-उर्दू साहित्य के महत्वपूर्ण शायरों को जानना चाहते हैं
+अंतिम विचार
+जौन एलिया : एक अजब-ग़ज़ब शायर उन पाठकों के लिए खास किताब है जो जौन एलिया को केवल सोशल मीडिया पर वायरल हुए कुछ शेरों के माध्यम से नहीं, बल्कि एक संपूर्ण कवि और जटिल व्यक्तित्व के रूप में समझना चाहते हैं।
+जौन एलिया की असली ताकत इस बात में है कि वह मनुष्य की उन भावनाओं को शब्द देते हैं जिन्हें हम अक्सर अपने भीतर छिपाकर रखते हैं। प्रेम में मिली चोट, किसी की कमी, अकेलेपन की बेचैनी, जिंदगी से असंतोष, समाज के प्रति नाराज़गी और खुद से लगातार होने वाली बातचीत—इन सबको उनकी शायरी एक अलग भाषा देती है।
+इस पुस्तक में ग़ज़ल, नज़्म, क़तआत और जीवन से जुड़ी सामग्री का संयोजन जौन एलिया की दुनिया को समझने का अवसर देता है।
+यह किताब उन लोगों के लिए विशेष रूप से आकर्षक हो सकती है जो जौन एलिया की शायरी, जौन एलिया की ग़ज़लें, जौन एलिया की जीवनी, उर्दू शायरी की किताबें, हिंदी में उर्दू कविता, प्रेम और तन्हाई की शायरी, आधुनिक उर्दू शायर, दार्शनिक शायरी और जौन एलिया की कविताएँ खोज रहे हैं।
+आखिरकार, जौन एलिया को पढ़ना किसी ऐसे व्यक्ति से मिलने जैसा है जो आपकी कही हुई बात को आपसे पहले कह चुका है—और वह भी इस तरह कि आपको हँसी भी आ सकती है, उदासी भी घेर सकती है और कुछ देर के लिए जिंदगी के बारे में गंभीरता से सोचने का मन भी हो सकता है।
+यही जौन एलिया की “जौनियत” है—और यही उन्हें सचमुच एक अजब-ग़ज़ब शायर बनाती है।
+खोज-उद्देश्य वाले प्रमुख शब्द: जौन एलिया एक अजब ग़ज़ब शायर, Jaun Elia Ek Ajab Ghazab Shayar, जौन एलिया की किताब, जौन एलिया की शायरी, जौन एलिया की ग़ज़लें, जौन एलिया की नज़्में, जौन एलिया की जीवनी, Jaun Elia poetry, Jaun Elia books in Hindi, जौन एलिया हिंदी किताब, उर्दू शायरी की किताब, जौन एलिया की प्रेम शायरी, जौन एलिया की तन्हाई की शायरी, आधुनिक उर्दू शायर, हिंदी में उर्दू शायरी, जौन एलिया का जीवन, जौन एलिया का व्यक्तित्व, जौन एलिया की कविताएँ, Jaun Elia biography, Jaun Elia ghazals, Jaun Elia poetry book.</t>
+  </si>
+  <si>
+    <t>जौन एलिया: एक अजब गजब शायर जौन एलिया के जीवन, व्यक्तित्व और उनकी अनोखी शायरी को समझने वाली पुस्तक है। जौन एलिया उर्दू साहित्य के उन शायरों में गिने जाते हैं जिनकी आवाज़ सबसे अलग और पहचान सबसे विशिष्ट रही। उनकी शायरी में प्रेम, विरह, अकेलापन, उदासी, विद्रोह, दर्शन, समाज, धर्म, जीवन और मृत्यु जैसे अनेक विषय एक साथ दिखाई देते हैं। उनकी सबसे बड़ी विशेषता यह है कि वे अपने भावों को बनावटी तरीके से नहीं कहते, बल्कि उन्हें बेहद व्यक्तिगत और बेबाक अंदाज़ में सामने रखते हैं। यही कारण है कि उनकी शायरी पढ़ते समय ऐसा लगता है जैसे कोई व्यक्ति अपने दिल की बात सीधे हमारे सामने कह रहा हो।
+जौन एलिया का जन्म 1931 में अमरोहा, उत्तर प्रदेश में हुआ था। वे एक ऐसे परिवार से आते थे जहाँ साहित्य और ज्ञान का गहरा वातावरण था। बचपन से ही उन्हें भाषा, साहित्य, इतिहास, दर्शन और धर्म में रुचि थी। बाद में वे पाकिस्तान चले गए और कराची में रहने लगे। उनके जीवन का यह सफर भी उनकी सोच और लेखन को प्रभावित करता रहा। उनका व्यक्तित्व केवल एक शायर का नहीं था, बल्कि एक ऐसे बुद्धिजीवी का था जो हर बात को सवालों की नजर से देखता था।
+जौन एलिया को समझने के लिए उनकी शायरी के साथ-साथ उनके व्यक्तित्व को समझना भी जरूरी है। वे सामान्य अर्थों में परंपरागत शायर नहीं थे। वे सामाजिक और धार्मिक मान्यताओं पर सवाल उठाने से नहीं डरते थे। वे किसी विचार को केवल इसलिए स्वीकार नहीं करते थे कि वह पुराना है या समाज उसे सही मानता है। उनके भीतर एक विद्रोही स्वभाव था, लेकिन यह विद्रोह केवल दूसरों के खिलाफ नहीं था। वे स्वयं से भी सवाल करते थे। वे अपने निर्णयों, अपने रिश्तों और अपने जीवन को भी कठघरे में खड़ा करते थे।
+उनकी शायरी में प्रेम एक बहुत महत्वपूर्ण विषय है, लेकिन उनका प्रेम सामान्य रोमांटिक प्रेम नहीं है। उनके यहाँ प्रेम के साथ दूरी, अधूरापन, इंतज़ार, बेचैनी और टूटन भी जुड़ी रहती है। प्रेम उनके लिए केवल खुशी का अनुभव नहीं बल्कि एक ऐसी भावना है जो इंसान को भीतर से बदल देती है। कभी प्रेम उन्हें जीवन का सबसे खूबसूरत अनुभव लगता है और कभी वही प्रेम सबसे गहरी पीड़ा का कारण बन जाता है। यही विरोधाभास उनकी शायरी को भावनात्मक रूप से बहुत प्रभावशाली बनाता है।
+जौन एलिया की शायरी में अकेलापन भी बहुत गहराई से दिखाई देता है। यह केवल किसी व्यक्ति के आसपास न होने का अकेलापन नहीं है। यह वह मानसिक और भावनात्मक अकेलापन है जिसमें इंसान लोगों के बीच रहते हुए भी स्वयं को अलग महसूस करता है। उनके शब्दों में अक्सर ऐसा व्यक्ति दिखाई देता है जो दुनिया को समझने की कोशिश करता है, लेकिन उसे अपने लिए कोई स्थायी जगह नहीं मिलती। यही भावना उनकी शायरी को उन लोगों के करीब ले आती है जिन्होंने कभी प्रेम में असफलता, रिश्तों में दूरी या जीवन में खालीपन महसूस किया हो।
+उनकी लोकप्रियता का एक कारण यह भी है कि वे दुख को खूबसूरत भाषा में बदल देते हैं। वे अपनी पीड़ा को केवल शिकायत की तरह प्रस्तुत नहीं करते। वे उसे सोच में बदलते हैं, सवाल में बदलते हैं और फिर शायरी में ढाल देते हैं। इस कारण उनकी उदासी भी केवल उदासी नहीं रह जाती, बल्कि उसमें एक बौद्धिक गहराई आ जाती है।
+जौन एलिया केवल दुखी शायर नहीं थे। उनकी शायरी में व्यंग्य, हास्य और कटाक्ष भी बहुत महत्वपूर्ण हैं। वे कभी-कभी इतनी तीखी बात को इतने सहज या मज़ाकिया अंदाज़ में कहते हैं कि पाठक पहले मुस्कुराता है और फिर उस बात की गंभीरता समझता है। उनका व्यंग्य समाज, रिश्तों, परंपराओं और स्वयं उनके अपने जीवन तक को निशाना बनाता है। यही गुण उन्हें दूसरे शायरों से अलग बनाता है।
+उनकी रचनाओं में दर्शन और बौद्धिकता का भी विशेष स्थान है। जौन एलिया केवल यह नहीं पूछते कि कोई व्यक्ति उन्हें क्यों छोड़कर चला गया; वे इससे आगे जाकर पूछते हैं कि इंसान आखिर प्रेम क्यों करता है, दुख क्यों सहता है और जीवन को अर्थ देने की कोशिश क्यों करता है। उनकी शायरी में अस्तित्व, मृत्यु, ईश्वर, विश्वास, स्वतंत्रता और मनुष्य की सीमाओं से जुड़े प्रश्न भी दिखाई देते हैं। इस कारण उनकी कविता केवल भावनात्मक अनुभव नहीं रहती, बल्कि विचार करने का माध्यम भी बन जाती है।
+उनकी भाषा भी उनकी पहचान का महत्वपूर्ण हिस्सा है। जौन एलिया को उर्दू के साथ-साथ कई भाषाओं और साहित्यिक परंपराओं का ज्ञान था। इसलिए उनके शब्दों में गहराई और विविधता दिखाई देती है। कभी उनकी शायरी बहुत सरल लगती है और कभी उसमें ऐसे शब्द और विचार आते हैं जिन्हें समझने के लिए पाठक को दोबारा पढ़ना पड़ता है। यही वजह है कि उनकी कई रचनाएँ हर बार पढ़ने पर नया अर्थ देती हैं।</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/1fca65e5-0547-4b4d-8c76-1e7bf609e8d7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056076</t>
   </si>
   <si>
     <t>Discover Jaun Elia: Ek Ajab Ghazab Shayar by Jaun Elia. This book is published by Hind Yugm in Paperback format, ISBN 9789384419998, ASIN 9384419990, under Biographies and Memoirs, Biographies and Autobiographies, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -749,66 +845,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
-      <c r="Z2" s="2"/>
+      <c r="Z2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>