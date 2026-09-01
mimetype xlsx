--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -152,50 +152,66 @@
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Family, Personal &amp; Social Issues</t>
   </si>
   <si>
     <t>Hidden Picture Books for Children</t>
   </si>
   <si>
     <t>2024-05-15 00:00:00</t>
   </si>
   <si>
     <t>15.2 x 1.3 x 15.2 cm</t>
   </si>
   <si>
     <t>186 g</t>
   </si>
   <si>
     <t>Cuddle up on the bed and create a loving bedtime routine with this enchanting board book from the heartwarming I Love You series. This beautifully illustrated book takes little ones on a magical adventure, preparing them to wind up their play time, and embrace their cozy rest time. The books in this series are ideal for developing emotional values in kids in their early years and help them to understand the importance of the values of kindness, care, and gratitude for their loved ones.
 It’ s time to say sayonara to toys and friends!
 Enchanting illustrations Helps in developing early concepts Ideal for emotional development Highlights the importance of proper sleep routine A perfect gift for tiny tots</t>
   </si>
   <si>
     <t>Wonder House has a dedicated team of editors and designers involved in the development of magnificent and enriching children books. The team pays special attention to develop age appropriate content and does extensive research on every topic included in the book. Our mission is to develop highly informative content which will help the children to master different skills. At Wonder House, we strive to make learning a joy.</t>
+  </si>
+  <si>
+    <t>It’s Time to Say Goodnight by Wonder House Books is a gentle bedtime book created to help young children transition from the activities of the day into a calm and comfortable nighttime routine. Rather than being a complicated story with a large cast of characters or a demanding plot, the book is designed around the familiar experience of getting ready for sleep. Its simple approach makes it especially suitable for babies, toddlers, and preschool-aged children who enjoy looking at colorful pictures while listening to a parent or caregiver read aloud.
+The central idea of the book is very simple: the day is coming to an end, and it is time for the child to slow down, settle comfortably, and say goodnight. Bedtime can sometimes be difficult for young children because they may still feel energetic or want to continue playing. A book like this can create a gentle transition between daytime activity and nighttime rest. By repeatedly connecting the book with bedtime, parents can also make reading part of a familiar nightly routine.
+The book uses the idea of saying goodnight as a way of introducing children to the quiet atmosphere of the evening. Familiar things from a child's world can be associated with bedtime, allowing the child to recognize that different parts of the day have different rhythms. Daytime is often associated with play, activity, exploration, and noise, while nighttime brings rest, quietness, and sleep. The book helps children understand this transition in a reassuring way.
+For a very young child, the pleasure of a bedtime book often comes as much from the shared experience as from the words themselves. A parent may hold the child, turn the pages slowly, point at pictures, and repeat familiar phrases. This creates a sense of closeness and security. Reading before sleep can therefore become more than an educational activity. It can become a comforting ritual that helps a child feel safe and relaxed.
+The simple language of a bedtime book is especially appropriate for young listeners. Children at this age are still developing their vocabulary, so short and familiar words are easier to understand and remember. Repetition can also be useful because it allows children to anticipate what comes next. When a child begins recognizing a phrase or image, they may participate by pointing, repeating a word, or saying “goodnight” themselves. Such small interactions turn reading into a shared activity.
+Another important quality of the book is its calm emotional tone. A bedtime story generally works best when it does not create excitement or tension immediately before sleep. Instead, it should encourage quiet attention. It’s Time to Say Goodnight fits naturally into this kind of routine by focusing on the peaceful end of the day. The book can help children gradually shift their attention away from active play and toward rest.
+The book can also support the development of a regular bedtime routine. Children often respond well to predictable sequences. If the same activities happen in roughly the same order each evening—such as putting away toys, brushing teeth, changing into sleepwear, reading a book, and going to bed—the child begins to understand what comes next. A short bedtime book can become one of the signals that the day is ending. Over time, simply opening the book may help create the expectation that sleep is approaching.
+For parents, the book provides an easy opportunity to introduce reading into a child's daily life from an early age. Children do not need to understand every word to benefit from being read to. Listening to an adult's voice, observing pictures, turning pages, and hearing repeated words all contribute to early familiarity with books. These experiences can gradually encourage an interest in stories and reading.
+The book is also valuable because it presents bedtime as something positive rather than something to fear. Some young children resist sleep because they dislike separating from parents or stopping their activities. A warm bedtime story can make the transition feel less like an interruption and more like a special part of the day. The child learns that nighttime is not simply the moment when play ends; it can also be a time for comfort, affection, stories, and peaceful rest.
+The concept of saying goodnight can additionally help children develop a sense of awareness about their surroundings. As they learn to recognize familiar objects, animals, people, or aspects of their environment, they can begin connecting words with things they see. An adult can extend this learning by asking simple questions while reading: What do you see? Where is the moon? Who is sleeping? What should we say before going to bed? These conversations can support vocabulary and observation while keeping the mood relaxed.
+The book's greatest strength is its simplicity. A bedtime book does not need a complicated lesson to be meaningful. For a small child, repeating a comforting story night after night can create familiarity and emotional security. The child may enjoy the same pages repeatedly because repetition itself is comforting. Familiar images and phrases can become part of the child's nighttime expectations.
+It can also serve as a shared family ritual. Parents and children can read the book together even when the child is too young to read independently. The adult's voice provides a reassuring presence, while the pictures give the child something to look at and discuss. This combination of language, visual attention, and physical closeness can make bedtime reading a memorable experience.
+Overall, It’s Time to Say Goodnight by Wonder House Books is a simple and soothing children's book centered on the transition from daytime activity to nighttime rest. Its purpose is less about teaching a complicated concept and more about creating a comforting bedtime experience. Through familiar ideas, simple language, gentle repetition, and child-friendly presentation, it can help young children become more comfortable with the idea of saying goodnight and going to sleep.
+The book's deeper value lies in the routine it can help establish. When shared regularly with a parent or caregiver, a short bedtime story can become a reassuring signal that the day is finished and that it is time to rest. For young children, these predictable moments of closeness can be just as important as the story itself. It’s Time to Say Goodnight therefore works best as a warm introduction to the bedtime ritual, encouraging children to slow down, enjoy a quiet moment with someone they love, and end the day peacefully.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/1d82657f-60db-4e4e-8ec9-121a2cff7dad.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056089</t>
   </si>
   <si>
     <t>Discover It’s Time to Say Goodnight by Wonder House Books. This book is published by Wonder House Books in Board Book format, ISBN 9789358565812, ASIN 9358565810, under Children's Books, Children's Family, Personal and Social Issues, Hidden Picture Books for Children.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,66 +764,68 @@
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>