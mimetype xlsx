--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -155,50 +155,58 @@
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Literary Theory, History &amp; Criticism</t>
   </si>
   <si>
     <t>Essays</t>
   </si>
   <si>
     <t>2023-10-05 00:00:00</t>
   </si>
   <si>
     <t>12.9 x 1.42 x 19.8 cm</t>
   </si>
   <si>
     <t>164 g</t>
   </si>
   <si>
     <t>To the person in the bell jar, blank and stopped as a dead baby, the world itself is a bad dream.
 In the hauntingly beautiful pages of The Bell Jar, Sylvia Plath takes us on a gripping journey into the fragile psyche of Esther Greenwood. Set against the backdrop of 1950s America, this semiautobiographical novel explores the stifling expectations placed upon women and the suffocating grasp of societal norms. As Esther grapples with her ambitions, desires and mental health, she finds herself trapped in a metaphorical bell jar—an oppressive glass enclosure that isolates her from the world.
 Plath’s evocative prose and poignant portrayal of Esther’s descent into madness make The Bell Jar a timeless masterpiece that shines a searing light on the complexities of the human psyche and the unrelenting quest for self-identity.</t>
   </si>
   <si>
     <t>Sylvia Plath, one of the most acclaimed American writers of the twentieth century, was born on 27 October 1932 in Boston, Massachusetts. Her writing was intensely autobiographical, often dealing with her troubled relationship with her father, who died when she was eight, as well as her mental illness, which she struggled with throughout her life until her suicide on 11 February 1963. Her only novel, The Bell Jar (1963), published a few weeks before her death, is a semi-fictionalized account of her lapse into and recovery from her first depressive episode, which occurred during her undergraduate years. Her most well-known works are her poetry collections The Colossus and Other Poems (1960), Ariel (1965) and the posthumously published The Collected Poems (1981), for which she received the Pulitzer Prize in Poetry in 1982.</t>
+  </si>
+  <si>
+    <t>Sylvia Plath’s The Bell Jar, published just weeks before her tragic death in 1963, remains one of the most profound and visceral depictions of mental illness in modern literature. This semi-autobiographical novel follows the descent and gradual recovery of its protagonist, Esther Greenwood, a brilliant and ambitious college student. Set against the suffocating societal expectations of America in 1953, the narrative offers an unflinching look at the crushing pressures placed on young women to conform to a narrow ideal of domesticity and passive femininity. Plath’s prose is sharply observant, darkly comedic, and deeply poetic, transforming a highly personal psychological breakdown into a broader, enduring cultural critique.
+The story begins in the sweltering heat of New York City, where nineteen-year-old Esther has won a highly coveted month-long guest editorship at a prominent women’s magazine, Ladies' Day. On paper, Esther is living the ultimate dream for a girl of her era, surrounded by glamorous parties, free gifts, and high-profile events. However, internally, she is experiencing a profound and terrifying detachment. Instead of feeling thrilled, she feels numb, alienated, and deeply inadequate. She finds herself torn between the contrasting models of womanhood presented by her peers: the cynical, rebellious Doreen and the wholesome, cheerfully naive Betsy. As the month progresses, Esther’s sense of self begins to unravel. Her time in New York culminates in a symbolic act of desperation on her final night, where she climbs to the roof of her hotel and throws her entire wardrobe into the night air, a literal shedding of the identity and expectations she can no longer bear.
+Upon returning to her mother’s home in the Boston suburbs, Esther’s psychological state deteriorates rapidly. The catalyst is a rejection letter from a prestigious summer writing seminar she had counted on attending. Stripped of her academic momentum and facing an empty summer, Esther is consumed by an overwhelming paralysis. This paralysis is best captured in the novel’s most famous metaphor: the fig tree. Esther imagines her life as a branching fig tree, with each fig representing a different, mutually exclusive future—a brilliant professor, a celebrated poet, an editor, a wife and mother. Starved by indecision and the fear of choosing the wrong path, she sits paralyzed until the figs rot and drop to the ground. As her depression deepens, the titular "bell jar" descends over her. Plath uses the bell jar to describe the stifling, distorting, and isolating nature of clinical depression. Trapped inside it, Esther breathes her own sour air, cut off from the rest of humanity, viewing the world through a warped and suffocating glass.
+Eventually, Esther loses the ability to sleep, read, or write. Her mother, deeply unequipped to handle severe mental illness, takes her to a psychiatrist, Dr. Gordon. His glaring lack of empathy and his administration of a traumatic, botched electroshock therapy session only accelerate her downward spiral. Convinced she is permanently broken, Esther begins obsessively contemplating and attempting suicide. Her grim ideations culminate in a methodical and nearly successful attempt; she hides in the dark crawl space beneath her house and swallows a bottle of sleeping pills. She is miraculously discovered and survives, waking up in a hospital, which marks the beginning of her long, difficult journey through the psychiatric institution system of the 1950s.
+Funded by a wealthy benefactor, Esther is transferred to a private, progressive asylum where her true recovery begins. Here, she is placed under the care of Dr. Nolan, a compassionate and intelligent female psychiatrist who finally offers Esther the understanding she desperately needs. Under Dr. Nolan’s guidance, Esther receives properly administered electroshock therapy, which, instead of being punitive, actually lifts the bell jar slightly, allowing her to breathe. Part of her healing involves reclaiming her autonomy from the oppressive moral standards of her time. In a significant act of rebellion, Esther gets fitted for a diaphragm, taking control of her reproductive freedom, and deliberately sets out to lose her virginity. While the physical encounter is disastrous and devoid of romance, it successfully shatters the looming anxiety surrounding purity and marriage that had so heavily contributed to her breakdown.
+Throughout her stay, Esther forms a complex bond with Joan Gilling, an acquaintance from her hometown who is also institutionalized. Joan serves as a dark mirror to Esther; while Esther slowly fights her way back to sanity, Joan tragically succumbs to her illness and dies by suicide. Joan’s death forces Esther to confront her own mortality and the fragile nature of her recovery. The novel concludes on a note of cautious optimism. Esther stands before the medical board, awaiting the interview that will determine if she can leave the asylum and return to college. She acknowledges that the bell jar has lifted, but she carries the sobering realization that it is suspended just above her, always capable of descending again. The Bell Jar does not offer a neatly tied, fairy-tale ending, but rather a profoundly realistic portrait of survival.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211022/01739ce0-7f55-47f9-9756-c2a50dba41ab.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055018</t>
   </si>
   <si>
     <t>Discover The Bell Jar by Sylvia Plath. This book is published by Rupa Publications India in Paperback format, ISBN 9789357025997, ASIN 9357025995, under Literature and Fiction, Literary Theory, History and Criticism, Essays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -751,66 +759,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>